--- v0 (2025-10-13)
+++ v1 (2026-09-24)
@@ -319,267 +319,225 @@
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00215372" w:rsidRPr="00215372">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You may not begin work prior to passing the background check and your appointment is subject to termination if it is later determined that you failed.  University policy also requires employees to disclose any new criminal convictions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678E4C05" w14:textId="77777777" w:rsidR="00913717" w:rsidRPr="00215372" w:rsidRDefault="00913717" w:rsidP="00361F78">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="258B3F61" w14:textId="78564819" w:rsidR="00A95F4B" w:rsidRDefault="00A95F4B" w:rsidP="00A95F4B">
+    <w:p w14:paraId="258B3F61" w14:textId="53A0A15C" w:rsidR="00A95F4B" w:rsidRDefault="00A95F4B" w:rsidP="00A95F4B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
           <w:tab w:val="clear" w:pos="300"/>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk126928611"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your appointment is a part-time at-will appointment.  Your appointment </w:t>
       </w:r>
       <w:r w:rsidRPr="00644C0F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">begins </w:t>
       </w:r>
-      <w:r w:rsidR="00010191">
+      <w:r w:rsidR="00FB2A13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>August 11,</w:t>
+        <w:t>August 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B357F4">
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A51563">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00644C0F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> and ends on </w:t>
       </w:r>
-      <w:r w:rsidR="00010191">
+      <w:r w:rsidR="00FB2A13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>December 12</w:t>
+        <w:t>December 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B357F4">
+      <w:r w:rsidR="00A51563">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00644C0F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Your salary will be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the semester. </w:t>
       </w:r>
       <w:r w:rsidR="00B357F4" w:rsidRPr="00B357F4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Your salary is considered an open record under Colorado law and may be provided publicly.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00644C0F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">You will be paid monthly on the last business day of each month.  You will receive prorated pay in </w:t>
-[...41 lines deleted...]
-        <w:t xml:space="preserve"> work dates.  </w:t>
+        <w:t xml:space="preserve">You will be paid monthly on the last business day of each month.  </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="05AAB3CF" w14:textId="77777777" w:rsidR="00913717" w:rsidRPr="00215372" w:rsidRDefault="00913717" w:rsidP="00361F78">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-1440"/>
           <w:tab w:val="clear" w:pos="-720"/>
           <w:tab w:val="clear" w:pos="300"/>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="clear" w:pos="10080"/>
           <w:tab w:val="clear" w:pos="10800"/>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00C0C3BA" w14:textId="0AF23CD0" w:rsidR="00913717" w:rsidRPr="00215372" w:rsidRDefault="00913717" w:rsidP="00361F78">
+    <w:p w14:paraId="00C0C3BA" w14:textId="6DF1E46B" w:rsidR="00913717" w:rsidRPr="00215372" w:rsidRDefault="00913717" w:rsidP="00361F78">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00215372">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Your initial responsibilities include</w:t>
       </w:r>
       <w:r w:rsidR="001C072E" w:rsidRPr="00215372">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -725,70 +683,70 @@
         </w:rPr>
         <w:t>resources.  Thus, we cannot guarantee that you will teach particular courses</w:t>
       </w:r>
       <w:r w:rsidRPr="00215372">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00215372">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or that you will actually teach in a given term. </w:t>
       </w:r>
       <w:r w:rsidR="00844594">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Courses taught in </w:t>
       </w:r>
-      <w:r w:rsidR="00010191">
+      <w:r w:rsidR="00FB2A13">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fall</w:t>
       </w:r>
       <w:r w:rsidR="006F3031">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B357F4">
-[...4 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00A51563">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00844594">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> may be remote or online or may need to transition to remote or online during the semester. Remote instruction must have a standard meeting pattern and the section number of the course will not change. </w:t>
       </w:r>
       <w:r w:rsidRPr="00215372">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Future responsibilities, if any, and future changes, if any, will be determined by your Department Chair in consultation with you and communicated to you in writing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E215A88" w14:textId="77777777" w:rsidR="00913717" w:rsidRPr="00215372" w:rsidRDefault="00913717" w:rsidP="00361F78">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -1957,58 +1915,58 @@
         <w:ind w:right="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AE1A17" w:rsidRPr="008609CB" w:rsidSect="00A206FE">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="10FE8CC3" w14:textId="77777777" w:rsidR="00437E61" w:rsidRDefault="00437E61">
+    <w:p w14:paraId="0BD4E088" w14:textId="77777777" w:rsidR="00CD6308" w:rsidRDefault="00CD6308">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E765BDC" w14:textId="77777777" w:rsidR="00437E61" w:rsidRDefault="00437E61">
+    <w:p w14:paraId="75CDEFD1" w14:textId="77777777" w:rsidR="00CD6308" w:rsidRDefault="00CD6308">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2063,58 +2021,58 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05440D23" w14:textId="77777777" w:rsidR="00262292" w:rsidRDefault="00262292">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F575C15" w14:textId="77777777" w:rsidR="00437E61" w:rsidRDefault="00437E61">
+    <w:p w14:paraId="6F42F009" w14:textId="77777777" w:rsidR="00CD6308" w:rsidRDefault="00CD6308">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="76C0032B" w14:textId="77777777" w:rsidR="00437E61" w:rsidRDefault="00437E61">
+    <w:p w14:paraId="639DC2EB" w14:textId="77777777" w:rsidR="00CD6308" w:rsidRDefault="00CD6308">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4B21F171" w14:textId="77777777" w:rsidR="00262292" w:rsidRDefault="00262292">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03C40C19" wp14:editId="1310CB57">
           <wp:extent cx="4286250" cy="1371600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Stationery_Word3-top"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -4349,208 +4307,212 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1280143296">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="588538422">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1286933695">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1727337645">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="184053310">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="110898135">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="120"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="94209"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D6146D"/>
     <w:rsid w:val="000067F3"/>
-    <w:rsid w:val="00010191"/>
     <w:rsid w:val="00012923"/>
     <w:rsid w:val="000166BE"/>
     <w:rsid w:val="00023636"/>
     <w:rsid w:val="0003645B"/>
     <w:rsid w:val="00070F5A"/>
     <w:rsid w:val="00086D51"/>
     <w:rsid w:val="000D0998"/>
     <w:rsid w:val="000E5F3A"/>
     <w:rsid w:val="000F2B06"/>
     <w:rsid w:val="00101BE8"/>
     <w:rsid w:val="00102496"/>
     <w:rsid w:val="00153923"/>
     <w:rsid w:val="00153F1F"/>
     <w:rsid w:val="00175128"/>
     <w:rsid w:val="0018438B"/>
-    <w:rsid w:val="001844FC"/>
     <w:rsid w:val="001C072E"/>
     <w:rsid w:val="001D79EC"/>
     <w:rsid w:val="001E0743"/>
     <w:rsid w:val="001E2C1D"/>
     <w:rsid w:val="001F29EA"/>
     <w:rsid w:val="001F4D0F"/>
     <w:rsid w:val="001F580A"/>
     <w:rsid w:val="00215372"/>
     <w:rsid w:val="00220989"/>
     <w:rsid w:val="0022636C"/>
     <w:rsid w:val="00235481"/>
     <w:rsid w:val="00235DC3"/>
     <w:rsid w:val="00262292"/>
     <w:rsid w:val="002626EB"/>
     <w:rsid w:val="002725EB"/>
     <w:rsid w:val="002727D3"/>
     <w:rsid w:val="002A17D3"/>
     <w:rsid w:val="00314249"/>
     <w:rsid w:val="00361F78"/>
     <w:rsid w:val="00377D39"/>
     <w:rsid w:val="003B7108"/>
     <w:rsid w:val="003E014D"/>
     <w:rsid w:val="0041560E"/>
     <w:rsid w:val="00437E61"/>
     <w:rsid w:val="0046799D"/>
     <w:rsid w:val="00473BE9"/>
     <w:rsid w:val="00497E24"/>
     <w:rsid w:val="004A127B"/>
     <w:rsid w:val="004A5B28"/>
     <w:rsid w:val="004B758B"/>
     <w:rsid w:val="004C6D5B"/>
     <w:rsid w:val="00514FA5"/>
     <w:rsid w:val="0067316B"/>
     <w:rsid w:val="00676EA5"/>
     <w:rsid w:val="006B395E"/>
     <w:rsid w:val="006C33E9"/>
     <w:rsid w:val="006E7EF8"/>
     <w:rsid w:val="006F3031"/>
     <w:rsid w:val="00760DFF"/>
     <w:rsid w:val="007B024D"/>
     <w:rsid w:val="007D59E8"/>
     <w:rsid w:val="008120D3"/>
     <w:rsid w:val="00814559"/>
     <w:rsid w:val="00816E95"/>
     <w:rsid w:val="00837D07"/>
     <w:rsid w:val="00844594"/>
     <w:rsid w:val="00854757"/>
     <w:rsid w:val="008609CB"/>
     <w:rsid w:val="00873B6D"/>
+    <w:rsid w:val="00880799"/>
     <w:rsid w:val="008A50A0"/>
     <w:rsid w:val="008B3C8C"/>
     <w:rsid w:val="008D0635"/>
     <w:rsid w:val="008D78CA"/>
     <w:rsid w:val="00913717"/>
     <w:rsid w:val="00953965"/>
     <w:rsid w:val="00957F17"/>
     <w:rsid w:val="00977365"/>
     <w:rsid w:val="009922D3"/>
     <w:rsid w:val="009A338F"/>
     <w:rsid w:val="009B0ED0"/>
     <w:rsid w:val="009C79BA"/>
     <w:rsid w:val="009D436C"/>
     <w:rsid w:val="00A206FE"/>
     <w:rsid w:val="00A43408"/>
+    <w:rsid w:val="00A51563"/>
     <w:rsid w:val="00A56769"/>
     <w:rsid w:val="00A74488"/>
     <w:rsid w:val="00A940FB"/>
     <w:rsid w:val="00A95F4B"/>
     <w:rsid w:val="00AC4BB7"/>
     <w:rsid w:val="00AE1A17"/>
     <w:rsid w:val="00AE4049"/>
+    <w:rsid w:val="00AF030F"/>
     <w:rsid w:val="00B13EC7"/>
     <w:rsid w:val="00B14B46"/>
     <w:rsid w:val="00B35486"/>
     <w:rsid w:val="00B357F4"/>
     <w:rsid w:val="00B75892"/>
     <w:rsid w:val="00BC20A8"/>
     <w:rsid w:val="00C35730"/>
     <w:rsid w:val="00C62074"/>
     <w:rsid w:val="00CB3AB6"/>
     <w:rsid w:val="00CB6861"/>
+    <w:rsid w:val="00CD6308"/>
     <w:rsid w:val="00D47104"/>
     <w:rsid w:val="00D6146D"/>
     <w:rsid w:val="00E76F3E"/>
     <w:rsid w:val="00E94696"/>
     <w:rsid w:val="00EB6983"/>
     <w:rsid w:val="00F20E15"/>
     <w:rsid w:val="00F77CF1"/>
     <w:rsid w:val="00F82323"/>
     <w:rsid w:val="00FA2E80"/>
+    <w:rsid w:val="00FA3B84"/>
+    <w:rsid w:val="00FB2A13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="94209"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58844D93"/>
   <w15:docId w15:val="{DBC423C9-F976-4234-B103-A3FAC9CFCF46}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5728,67 +5690,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A975000A-98C1-41B2-8A3E-B260C77ADDB2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>clas_eStationery</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1277</Words>
-  <Characters>7762</Characters>
+  <Words>1335</Words>
+  <Characters>7611</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>64</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Department</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9021</CharactersWithSpaces>
+  <CharactersWithSpaces>8929</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Department</dc:title>
   <dc:creator>kbrown</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>