--- v0 (2025-10-13)
+++ v1 (2026-05-12)
@@ -286,210 +286,192 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="007B024D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">College of Liberal Arts and Sciences.  This appointment is not eligible for and does not lead to the award of tenure.  This offer is contingent upon your passing </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> the criminal background check.</w:t>
+        <w:t>College of Liberal Arts and Sciences.  This appointment is not eligible for and does not lead to the award of tenure.  This offer is contingent upon your passing of the criminal background check.</w:t>
       </w:r>
       <w:r w:rsidR="00952A9C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00952A9C" w:rsidRPr="006F1E37">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You may not begin work prior to passing the background check and your appointment is subject to termination if it is later determined that you failed. </w:t>
       </w:r>
       <w:r w:rsidR="00952A9C">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00952A9C" w:rsidRPr="006F1E37">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>University policy also requires employees to disclose any new criminal convictions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5113D01E" w14:textId="77777777" w:rsidR="00913717" w:rsidRPr="008609CB" w:rsidRDefault="00913717" w:rsidP="006028AA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BBED458" w14:textId="44A0E440" w:rsidR="00E851A7" w:rsidRDefault="00E851A7" w:rsidP="00E851A7">
+    <w:p w14:paraId="3BBED458" w14:textId="5150F4CA" w:rsidR="00E851A7" w:rsidRDefault="00E851A7" w:rsidP="00E851A7">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext w:val="0"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-720"/>
           <w:tab w:val="clear" w:pos="300"/>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your appointment is a part-time at-will appointment.  Your appointment </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>begins May 1</w:t>
       </w:r>
+      <w:r w:rsidR="004504B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004504B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and ends on </w:t>
+      </w:r>
       <w:r w:rsidR="00C6046B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t xml:space="preserve">June </w:t>
+      </w:r>
+      <w:r w:rsidR="004504B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>, 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004504B7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...40 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Your salary will be </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____________</w:t>
       </w:r>
       <w:r>
@@ -525,327 +507,274 @@
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="clear" w:pos="10080"/>
           <w:tab w:val="clear" w:pos="10800"/>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="784EE73B" w14:textId="1AF7582D" w:rsidR="00913717" w:rsidRPr="008609CB" w:rsidRDefault="00913717" w:rsidP="006028AA">
+    <w:p w14:paraId="784EE73B" w14:textId="308A366D" w:rsidR="00913717" w:rsidRPr="008609CB" w:rsidRDefault="00913717" w:rsidP="006028AA">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Your initial responsibilities include</w:t>
       </w:r>
       <w:r w:rsidR="006028AA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> teaching</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008609CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...5 lines deleted...]
-        <w:t>teaching</w:t>
+      <w:r w:rsidR="001F580A" w:rsidRPr="001B067E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>______________________</w:t>
+      </w:r>
+      <w:r w:rsidR="002F15D7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a </w:t>
+      </w:r>
+      <w:r w:rsidR="002F15D7" w:rsidRPr="002F15D7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="002F15D7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> credit hour course)</w:t>
+      </w:r>
+      <w:r w:rsidR="001F580A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001F580A" w:rsidRPr="001B067E">
-        <w:rPr>
+      <w:r w:rsidR="00991DF6" w:rsidRPr="00D71104">
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...3 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve">Optional: </w:t>
+      </w:r>
+      <w:r w:rsidR="00991DF6">
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>____________________</w:t>
-[...9 lines deleted...]
-        <w:rPr>
+        <w:t>You will be required to attend o</w:t>
+      </w:r>
+      <w:r w:rsidR="00991DF6" w:rsidRPr="00D71104">
+        <w:rPr>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>_</w:t>
-[...11 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:t>rientation</w:t>
+      </w:r>
+      <w:r w:rsidR="00991DF6">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ______________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00991DF6" w:rsidRPr="00D71104">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(if the pay includes a required orientation, please include the dates </w:t>
+      </w:r>
+      <w:r w:rsidR="00991DF6">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>of the orientation)</w:t>
+      </w:r>
+      <w:r w:rsidR="00991DF6" w:rsidRPr="00904DBC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Teaching assignments may fluctuate and are contingent upon the schedule of courses offered each term, the required number of student enrollments in your tentatively scheduled course(s), and the Dean’s decision regarding effective use of College</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008609CB">
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00991DF6" w:rsidRPr="00D71104">
+      <w:r w:rsidRPr="008609CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>resources.  Thus, we cannot guarantee that you will teach particular courses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Optional: </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008609CB">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or that you will actually teach in a given term. </w:t>
+      </w:r>
+      <w:r w:rsidR="00877329" w:rsidRPr="007E3C84">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Courses taught in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E61DF5">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Maymester</w:t>
       </w:r>
       <w:r w:rsidR="00991DF6">
         <w:rPr>
-          <w:i/>
-[...101 lines deleted...]
-        <w:t xml:space="preserve">or that you will actually teach in a given term. </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004504B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00877329" w:rsidRPr="007E3C84">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Courses taught in </w:t>
-[...28 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> may be remote or online or may need to transition to remote</w:t>
       </w:r>
       <w:r w:rsidR="00877329">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or online during the semester. </w:t>
       </w:r>
       <w:r w:rsidR="00745582">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Remote instruction must have a standard meeting </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> and the section number of the course will not change.</w:t>
+        <w:t xml:space="preserve"> Remote instruction must have a standard meeting pattern and the section number of the course will not change.</w:t>
       </w:r>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Future responsibilities, if any, and future changes, if any, will be determined by your Department Chair in consultation with you and communicated to you in writing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0609CD21" w14:textId="77777777" w:rsidR="00913717" w:rsidRPr="008609CB" w:rsidRDefault="00913717" w:rsidP="006028AA">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="410F26DB" w14:textId="77777777" w:rsidR="00913717" w:rsidRPr="008609CB" w:rsidRDefault="00913717" w:rsidP="006028AA">
@@ -1073,69 +1002,51 @@
         <w:lastRenderedPageBreak/>
         <w:t>Teaching Assistant appointments are reserved for students actively enrolled and participating in an approved</w:t>
       </w:r>
       <w:r w:rsidR="00672AF4" w:rsidRPr="00A669EA">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> undergraduate or </w:t>
       </w:r>
       <w:r w:rsidRPr="00A669EA">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">graduate program.  </w:t>
       </w:r>
       <w:r w:rsidR="00EE0454" w:rsidRPr="00A669EA">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prior to assuming your job duties, you will be required to provide proof of enrollment in an undergraduate or graduate program to your </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> department.  If you</w:t>
+        <w:t>Prior to assuming your job duties, you will be required to provide proof of enrollment in an undergraduate or graduate program to your employing department.  If you</w:t>
       </w:r>
       <w:r w:rsidR="001B067E" w:rsidRPr="00A669EA">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00EE0454" w:rsidRPr="00A669EA">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> enrollment status changes, please notify your department and supervisor immediately.  Your enrollment status is subject to verification at any time.  If you are found to not be actively enrolled, your appointment could be subject to immediate termination.</w:t>
       </w:r>
       <w:r w:rsidR="00F224D6">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
@@ -1166,90 +1077,65 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Students may work a maximum of 25</w:t>
       </w:r>
       <w:r w:rsidRPr="001F4D06">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> hours per week</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or 50 hours total per biweekly </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> or 50 hours total per biweekly payroll period</w:t>
+      </w:r>
+      <w:r w:rsidR="0026303C">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the fall and spring semesters</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>payroll period</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> department any other employment you have with the University of Colorado. </w:t>
+        <w:t xml:space="preserve">, provided that no single week in that period exceeds 40 hours.  Work hour limits apply to all positions held at CU combined.  You must disclose to your employing department any other employment you have with the University of Colorado. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0293C4CD" w14:textId="77777777" w:rsidR="0063703C" w:rsidRDefault="0063703C" w:rsidP="006028AA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79F18B6A" w14:textId="77777777" w:rsidR="0063703C" w:rsidRDefault="0063703C" w:rsidP="006028AA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1261,67 +1147,51 @@
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">In accordance with the Immigration and Naturalization Service (INS) regulations, international students may not work more than 20 hours per week, regardless of the number of positions the individual holds, while classes are in session during the spring and fall semesters.  </w:t>
       </w:r>
       <w:r w:rsidR="00660D09">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>During the summer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, international students may work on campus in a student hourly </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> a maximum of 40 hours per week.</w:t>
+        <w:t>, international students may work on campus in a student hourly position a maximum of 40 hours per week.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="427E6263" w14:textId="77777777" w:rsidR="007B024D" w:rsidRPr="000067F3" w:rsidRDefault="007B024D" w:rsidP="006028AA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05914AB5" w14:textId="77777777" w:rsidR="00C0160A" w:rsidRDefault="00C0160A" w:rsidP="00C0160A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
@@ -1459,67 +1329,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79014666" w14:textId="77777777" w:rsidR="00913717" w:rsidRPr="008609CB" w:rsidRDefault="00913717" w:rsidP="006028AA">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">By accepting this appointment, you agree to perform duties and responsibilities which are </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> your expertise or academic interest, or are otherwise appropriate, and which are assigned to you consistent with your rights and responsibilities as a </w:t>
+        <w:t xml:space="preserve">By accepting this appointment, you agree to perform duties and responsibilities which are in the area of your expertise or academic interest, or are otherwise appropriate, and which are assigned to you consistent with your rights and responsibilities as a </w:t>
       </w:r>
       <w:r w:rsidR="001B067E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">student </w:t>
       </w:r>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>faculty member, and the policies and procedures of the university and of your academic unit.  The duties and responsibilities assigned to you may also change, depending on the needs of the academic unit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40F6B7EE" w14:textId="77777777" w:rsidR="00913717" w:rsidRPr="008609CB" w:rsidRDefault="00913717" w:rsidP="006028AA">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
         </w:tabs>
         <w:rPr>
           <w:i w:val="0"/>
@@ -1577,69 +1431,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You agree to uphold ethical standards appropriate to your position as a</w:t>
       </w:r>
       <w:r w:rsidR="001B067E">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> student</w:t>
       </w:r>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> faculty member, including, but not limited to, standards applicable to conflicts of interest and conflicts of commitment as defined by </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> policies.</w:t>
+        <w:t xml:space="preserve"> faculty member, including, but not limited to, standards applicable to conflicts of interest and conflicts of commitment as defined by University policies.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62630BE6" w14:textId="77777777" w:rsidR="000067F3" w:rsidRDefault="000067F3" w:rsidP="006028AA">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="-1440"/>
           <w:tab w:val="clear" w:pos="-720"/>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="clear" w:pos="2160"/>
           <w:tab w:val="clear" w:pos="2880"/>
           <w:tab w:val="clear" w:pos="3600"/>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="5040"/>
           <w:tab w:val="clear" w:pos="5760"/>
           <w:tab w:val="clear" w:pos="6480"/>
           <w:tab w:val="clear" w:pos="7200"/>
           <w:tab w:val="clear" w:pos="7920"/>
           <w:tab w:val="clear" w:pos="8640"/>
           <w:tab w:val="clear" w:pos="9360"/>
           <w:tab w:val="clear" w:pos="10080"/>
           <w:tab w:val="clear" w:pos="10800"/>
           <w:tab w:val="left" w:pos="1100"/>
           <w:tab w:val="left" w:pos="1400"/>
@@ -1885,78 +1721,70 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="053DA814" w14:textId="77777777" w:rsidR="00991DF6" w:rsidRPr="008609CB" w:rsidRDefault="00991DF6" w:rsidP="002A17D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="180"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2965C772" w14:textId="77777777" w:rsidR="00913717" w:rsidRPr="008609CB" w:rsidRDefault="00913717" w:rsidP="002A17D3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="180"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>___________________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>_______________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A116C6" w14:textId="77777777" w:rsidR="00EB6983" w:rsidRPr="008609CB" w:rsidRDefault="00913717" w:rsidP="00751FFB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:right="180"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidRPr="008609CB">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2088,58 +1916,58 @@
         <w:ind w:right="720"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AE1A17" w:rsidRPr="008609CB" w:rsidSect="00A206FE">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="720" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0058CE1B" w14:textId="77777777" w:rsidR="00221C48" w:rsidRDefault="00221C48">
+    <w:p w14:paraId="42C809C5" w14:textId="77777777" w:rsidR="00600030" w:rsidRDefault="00600030">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="747681C4" w14:textId="77777777" w:rsidR="00221C48" w:rsidRDefault="00221C48">
+    <w:p w14:paraId="181E1DA8" w14:textId="77777777" w:rsidR="00600030" w:rsidRDefault="00600030">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2194,58 +2022,58 @@
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5181D31D" w14:textId="77777777" w:rsidR="00262292" w:rsidRDefault="00262292">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44C43ECC" w14:textId="77777777" w:rsidR="00221C48" w:rsidRDefault="00221C48">
+    <w:p w14:paraId="4E6DE3DA" w14:textId="77777777" w:rsidR="00600030" w:rsidRDefault="00600030">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B160716" w14:textId="77777777" w:rsidR="00221C48" w:rsidRDefault="00221C48">
+    <w:p w14:paraId="4E2565F9" w14:textId="77777777" w:rsidR="00600030" w:rsidRDefault="00600030">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71EE876C" w14:textId="77777777" w:rsidR="00262292" w:rsidRDefault="00262292">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="044624E8" wp14:editId="12028C49">
           <wp:extent cx="4286250" cy="1371600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Picture 1" descr="Stationery_Word3-top"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -4480,113 +4308,114 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1849784866">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1914464724">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="978268614">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1636061230">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1321037766">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1124542038">
     <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="83969"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D6146D"/>
     <w:rsid w:val="000067F3"/>
     <w:rsid w:val="0005447E"/>
     <w:rsid w:val="00070F5A"/>
     <w:rsid w:val="00086D51"/>
     <w:rsid w:val="000C699F"/>
     <w:rsid w:val="000D0998"/>
     <w:rsid w:val="00175128"/>
     <w:rsid w:val="001B067E"/>
     <w:rsid w:val="001D157B"/>
     <w:rsid w:val="001E2C1D"/>
     <w:rsid w:val="001F580A"/>
     <w:rsid w:val="00205A48"/>
     <w:rsid w:val="00221C48"/>
     <w:rsid w:val="00257DBE"/>
     <w:rsid w:val="00262292"/>
     <w:rsid w:val="0026303C"/>
     <w:rsid w:val="002725EB"/>
     <w:rsid w:val="002A17D3"/>
     <w:rsid w:val="002B720E"/>
     <w:rsid w:val="002F15D7"/>
     <w:rsid w:val="00314249"/>
     <w:rsid w:val="00336F42"/>
     <w:rsid w:val="00381A2C"/>
     <w:rsid w:val="00392123"/>
     <w:rsid w:val="003E014D"/>
     <w:rsid w:val="003F740D"/>
     <w:rsid w:val="00436E1A"/>
+    <w:rsid w:val="004504B7"/>
     <w:rsid w:val="00497E24"/>
     <w:rsid w:val="004A127B"/>
     <w:rsid w:val="004A5B28"/>
     <w:rsid w:val="004B5C63"/>
     <w:rsid w:val="004C6D5B"/>
     <w:rsid w:val="00514FA5"/>
     <w:rsid w:val="005C7FA0"/>
+    <w:rsid w:val="00600030"/>
     <w:rsid w:val="006028AA"/>
     <w:rsid w:val="0063703C"/>
     <w:rsid w:val="00660D09"/>
     <w:rsid w:val="00672AF4"/>
     <w:rsid w:val="00676EA5"/>
     <w:rsid w:val="006B395E"/>
     <w:rsid w:val="006C33E9"/>
     <w:rsid w:val="00745582"/>
     <w:rsid w:val="00751FFB"/>
     <w:rsid w:val="00760DFF"/>
     <w:rsid w:val="007B024D"/>
     <w:rsid w:val="007D1ABE"/>
     <w:rsid w:val="007F025C"/>
     <w:rsid w:val="00814559"/>
     <w:rsid w:val="00837D07"/>
     <w:rsid w:val="00854757"/>
     <w:rsid w:val="008609CB"/>
     <w:rsid w:val="00867DFF"/>
     <w:rsid w:val="00877329"/>
     <w:rsid w:val="008B3C8C"/>
     <w:rsid w:val="00913717"/>
     <w:rsid w:val="00952A9C"/>
     <w:rsid w:val="00953965"/>
     <w:rsid w:val="00991DF6"/>
     <w:rsid w:val="009D0BBC"/>
@@ -4604,77 +4433,78 @@
     <w:rsid w:val="00C0160A"/>
     <w:rsid w:val="00C35730"/>
     <w:rsid w:val="00C6046B"/>
     <w:rsid w:val="00C62074"/>
     <w:rsid w:val="00C626DD"/>
     <w:rsid w:val="00C77B83"/>
     <w:rsid w:val="00CB3AB6"/>
     <w:rsid w:val="00CB6861"/>
     <w:rsid w:val="00D47104"/>
     <w:rsid w:val="00D6146D"/>
     <w:rsid w:val="00D646F5"/>
     <w:rsid w:val="00DA1730"/>
     <w:rsid w:val="00DB06FA"/>
     <w:rsid w:val="00DB342B"/>
     <w:rsid w:val="00DC7206"/>
     <w:rsid w:val="00E61DF5"/>
     <w:rsid w:val="00E76F3E"/>
     <w:rsid w:val="00E851A7"/>
     <w:rsid w:val="00E94696"/>
     <w:rsid w:val="00EB6983"/>
     <w:rsid w:val="00ED5EF6"/>
     <w:rsid w:val="00EE0454"/>
     <w:rsid w:val="00F14B15"/>
     <w:rsid w:val="00F224D6"/>
     <w:rsid w:val="00F24BE2"/>
+    <w:rsid w:val="00F364F2"/>
     <w:rsid w:val="00F733C5"/>
     <w:rsid w:val="00F74D88"/>
     <w:rsid w:val="00F77CF1"/>
     <w:rsid w:val="00FA2E80"/>
     <w:rsid w:val="00FF4BC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef m:val="0"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapRight/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="subSup"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="83969"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="124959BE"/>
   <w15:docId w15:val="{7E7FC6A9-B032-4F8B-A1E0-1315199C2376}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5071,50 +4901,51 @@
         <w:tab w:val="left" w:pos="2160"/>
         <w:tab w:val="left" w:pos="2880"/>
         <w:tab w:val="left" w:pos="3600"/>
         <w:tab w:val="left" w:pos="4320"/>
         <w:tab w:val="left" w:pos="5040"/>
         <w:tab w:val="left" w:pos="5760"/>
         <w:tab w:val="left" w:pos="6480"/>
         <w:tab w:val="left" w:pos="7200"/>
         <w:tab w:val="left" w:pos="7920"/>
         <w:tab w:val="left" w:pos="8640"/>
         <w:tab w:val="left" w:pos="9360"/>
         <w:tab w:val="left" w:pos="10080"/>
         <w:tab w:val="left" w:pos="10800"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -5877,52 +5708,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{090EAE50-3751-46CA-B521-062C82B1DCB9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>clas_eStationery</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1088</Words>
-  <Characters>6706</Characters>
+  <Words>1163</Words>
+  <Characters>6631</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>55</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Department</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7779</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>