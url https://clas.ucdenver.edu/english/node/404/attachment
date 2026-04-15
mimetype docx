--- v0 (2025-10-09)
+++ v1 (2026-04-15)
@@ -1,1427 +1,2877 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3DA5E0A0" w14:textId="3F822411" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="001A4D53">
-[...2 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="78569F52" w14:textId="1A719B46" w:rsidR="008778C9" w:rsidRPr="002F74AD" w:rsidRDefault="00AD17EA" w:rsidP="00CA193B">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F74AD">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="auto"/>
-[...7 lines deleted...]
-    <w:p w14:paraId="1FA7202F" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRPr="00D63F4B" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="008778C9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ISA M. SPEARS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF86DA6" w14:textId="77777777" w:rsidR="008778C9" w:rsidRDefault="00AD17EA" w:rsidP="008778C9">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...14 lines deleted...]
-        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="008778C9">
+        <w:t>Campus Box A005/175, P.O. Box 173364</w:t>
+      </w:r>
+      <w:r w:rsidR="002F74AD" w:rsidRPr="008778C9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698A7E8B" w14:textId="1F49D837" w:rsidR="00AD17EA" w:rsidRPr="008778C9" w:rsidRDefault="00AD17EA" w:rsidP="008778C9">
+      <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A5580E">
-[...3 lines deleted...]
-        <w:br/>
+      <w:r w:rsidRPr="008778C9">
         <w:t>Denver, CO 80217-3364</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="012581AD" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
+    <w:p w14:paraId="012581AD" w14:textId="1D210235" w:rsidR="00AD17EA" w:rsidRDefault="002F74AD" w:rsidP="008778C9">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...24 lines deleted...]
-      <w:r w:rsidRPr="00C10C90">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008778C9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:rPr>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>5488 S. Idalia Way, Centennial, CO 80015</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EC81E6" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRPr="008778C9" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416DE2C0" w14:textId="77777777" w:rsidR="008778C9" w:rsidRDefault="008778C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C10C90">
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4002F1" w14:textId="2E2AF7B7" w:rsidR="00AD17EA" w:rsidRPr="002F74AD" w:rsidRDefault="002F74AD" w:rsidP="00AD17EA">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>EDUCATION</w:t>
-[...5 lines deleted...]
-        <w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F74AD">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
-        </w:rPr>
-[...5 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="008778C9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>DUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BB5CA9D" w14:textId="77777777" w:rsidR="00AC2801" w:rsidRDefault="00AC2801" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5363D6DC" w14:textId="36F94D34" w:rsidR="00AD17EA" w:rsidRDefault="002F74AD" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2008</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2801">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00810530">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>M.A</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00810530">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD17EA">
+        <w:t xml:space="preserve"> University of Colorado Denver</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002F74AD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00810530">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t>M.A. Literature,</w:t>
-[...10 lines deleted...]
-        <w:t>University of Colorado Denver, Denver, Colorado</w:t>
+        <w:t>Literature</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38368CC4" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FC302B0" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
-[...72 lines deleted...]
-        <w:t>Arizona State University, Tempe, Arizona</w:t>
+    <w:p w14:paraId="6301CC46" w14:textId="7B8C86CD" w:rsidR="00AD17EA" w:rsidRDefault="002F74AD" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1993</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC2801">
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00810530">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Secondary Teaching Certification</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD17EA">
+        <w:t xml:space="preserve">, Arizona State University, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7856D7B9" w14:textId="77777777" w:rsidR="00AC2801" w:rsidRDefault="00AC2801" w:rsidP="002F74AD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD30F6B" w14:textId="6491C235" w:rsidR="00A10E02" w:rsidRDefault="00AC2801" w:rsidP="002F74AD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002F74AD">
+        <w:t>992</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00810530">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>B.A.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F74AD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00810530">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F74AD">
+        <w:t>Arizona State University</w:t>
+      </w:r>
+      <w:r w:rsidR="002F74AD">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00810530">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>English</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56675BE0" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="563C7292" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68042ED7" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
+    <w:p w14:paraId="56483796" w14:textId="0368CF9D" w:rsidR="00EB7C56" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D41C1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>PROFESSIONAL EXPERIENCE</w:t>
-[...5 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="008778C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E00DE4">
+        <w:t>ROFESSIONAL EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58369E6C" w14:textId="77777777" w:rsidR="004E7CEF" w:rsidRPr="004E7CEF" w:rsidRDefault="004E7CEF" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40FED497" w14:textId="3E06B7CB" w:rsidR="0035540A" w:rsidRDefault="00FB4AC3" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="0047025D">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="008D1036">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39D22F63" w14:textId="19D08D95" w:rsidR="006307F4" w:rsidRDefault="00FB4AC3" w:rsidP="006307F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>pres.</w:t>
+      </w:r>
+      <w:r w:rsidR="006307F4">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006307F4" w:rsidRPr="0035540A">
+        <w:t>Senior Instructor, University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D53AEB2" w14:textId="77777777" w:rsidR="008D1036" w:rsidRDefault="008D1036" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BE85A20" w14:textId="31C22BE3" w:rsidR="00EB7C56" w:rsidRDefault="0035540A" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4AC3">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25785D9C" w14:textId="2870D0D7" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4AC3">
+        <w:t>08</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0035540A">
+        <w:t xml:space="preserve">Instructor, University of Colorado Denver </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27766775" w14:textId="330834DB" w:rsidR="0035540A" w:rsidRDefault="0035540A" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752CE0F2" w14:textId="63176B28" w:rsidR="00EB7C56" w:rsidRDefault="0035540A" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4AC3">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A212DA" w14:textId="2BAFEECD" w:rsidR="00242D5A" w:rsidRDefault="00EB7C56" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4AC3">
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0035540A">
+        <w:t xml:space="preserve">Teaching Assistant, University of Colorado Denver </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78012646" w14:textId="6C3A9007" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="037993E7" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72622441" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRPr="00242D5A" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242D5A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Courses Taught</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A15CB86" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="712D9B89" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00956EE0">
+        <w:t>ENGL 1020 Core Composition I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DB4B806" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ENGL 1601 Narrative Art in Literature and Film</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1904B5B1" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ENGL 1601 Storytelling: Literature, Film, and TV</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64BB1659" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ENGL 2030 Core Composition II</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7855465F" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>ENGL 2030 Core Composition II, Honors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A7995E1" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRPr="00242D5A" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Summer Bridge English Workshop, Center for Pre-Collegiate and Academic Outreach Programs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D48F56D" w14:textId="77777777" w:rsidR="004F494A" w:rsidRDefault="004F494A" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AA1289D" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRPr="0035540A" w:rsidRDefault="00733CE9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035A1980" w14:textId="454CAB64" w:rsidR="006923AE" w:rsidRPr="005356DC" w:rsidRDefault="00C90BD9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BD9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Peer Reviewed Publications </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423BE252" w14:textId="77777777" w:rsidR="00245944" w:rsidRDefault="00245944" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A2775E9" w14:textId="1E124EE5" w:rsidR="00CA193B" w:rsidRDefault="00CA193B" w:rsidP="00CA193B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00440559">
+        <w:t xml:space="preserve">2026   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440559">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>University of Colorado Denver, English Department</w:t>
-[...79 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:t>Where in Versailles</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A221E3">
+        <w:t xml:space="preserve"> Blogger,</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:history="1">
+        <w:r w:rsidRPr="00967A9C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://whereinversailles.blogspot.com/</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>. Research blog.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592C895D" w14:textId="77777777" w:rsidR="00CA193B" w:rsidRDefault="00CA193B" w:rsidP="00E4051D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B03DC6" w14:textId="06E34DCE" w:rsidR="00245944" w:rsidRDefault="00A85B0B" w:rsidP="00E4051D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>“CU Succeed English Department Liaison Handbook</w:t>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>” In-house document</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4051D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>for Universit</w:t>
+      </w:r>
+      <w:r w:rsidR="006D356A">
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>of Colorado English Department and CU Succeed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3E80D6" w14:textId="77777777" w:rsidR="00245944" w:rsidRDefault="00245944" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B15A5AB" w14:textId="74F00A24" w:rsidR="006D356A" w:rsidRDefault="00A85B0B" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>“English Department Curriculum and Assessment Statement of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEA1FDD" w14:textId="3FD0A5F6" w:rsidR="006D356A" w:rsidRDefault="006D356A" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t xml:space="preserve"> Equivalency</w:t>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t xml:space="preserve">” In-house document for University of Colorado English Department and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E17C84" w14:textId="73B6341E" w:rsidR="00245944" w:rsidRDefault="006D356A" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>CU Succeed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0E27D6" w14:textId="77777777" w:rsidR="00AC2801" w:rsidRDefault="00AC2801" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3149A349" w14:textId="4403FA00" w:rsidR="00AC2801" w:rsidRDefault="00AC2801" w:rsidP="00E4051D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA00D1">
+        <w:t xml:space="preserve">“English Department Plan for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Compliance with NACEP Standards.” In-house document for University of Colorado English Department and CU Succeed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4972A7A6" w14:textId="77777777" w:rsidR="00245944" w:rsidRDefault="00245944" w:rsidP="00245944">
+      <w:pPr>
+        <w:ind w:right="288"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC65E49" w14:textId="49C23CBF" w:rsidR="00AC2801" w:rsidRDefault="00A36D7D" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>“2019 Composition Program Assessment Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>” In-house document for University of</w:t>
+      </w:r>
+      <w:r w:rsidR="006D356A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E966106" w14:textId="081D86B3" w:rsidR="00245944" w:rsidRDefault="00AC2801" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>Colorado English Department, Composition Program</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, co-author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCC61EC" w14:textId="77777777" w:rsidR="006D356A" w:rsidRDefault="006D356A" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52260077" w14:textId="2B14F15C" w:rsidR="001D0FD5" w:rsidRDefault="004818F9" w:rsidP="004818F9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>“English 2030 WID Study Group Report (Fall 2015),” In-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7927C911" w14:textId="77777777" w:rsidR="001D0FD5" w:rsidRDefault="001D0FD5" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="004818F9">
+        <w:t xml:space="preserve">house document for University of Colorado English Department, Composition Program, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611B046B" w14:textId="76F7750E" w:rsidR="001D0FD5" w:rsidRDefault="001D0FD5" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="004818F9">
+        <w:t>contributing author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D22D1A" w14:textId="77777777" w:rsidR="00A36D7D" w:rsidRDefault="00A36D7D" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C2AF15" w14:textId="263DAF99" w:rsidR="00A36D7D" w:rsidRDefault="00A36D7D" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2014</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Composition Program: New Sub Outcomes.” In-house document for </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD84BCD" w14:textId="77777777" w:rsidR="006D356A" w:rsidRDefault="00A36D7D" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            the University of Colorado </w:t>
+      </w:r>
+      <w:r w:rsidR="006D356A">
+        <w:t xml:space="preserve">English Department, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Composition Program</w:t>
+      </w:r>
+      <w:r w:rsidR="006D356A">
+        <w:t xml:space="preserve">, contributing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD43EB2" w14:textId="58FE56E8" w:rsidR="00A36D7D" w:rsidRDefault="006D356A" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            author </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764C8B55" w14:textId="77777777" w:rsidR="00E073E7" w:rsidRDefault="00E073E7" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377F9E0A" w14:textId="777B4080" w:rsidR="008778C9" w:rsidRDefault="00E073E7" w:rsidP="00E073E7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Learning Outcomes, Textbooks, Portfolios, and Assessment: </w:t>
+      </w:r>
+      <w:r w:rsidR="008778C9">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Guide for New and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66779616" w14:textId="77777777" w:rsidR="008778C9" w:rsidRDefault="008778C9" w:rsidP="00E073E7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00E073E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00E073E7">
+        <w:t xml:space="preserve">Continuing Teachers in the Composition Program.” In-house document for University of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5541DB" w14:textId="24C80AEC" w:rsidR="00E073E7" w:rsidRDefault="008778C9" w:rsidP="00E073E7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00E073E7">
+        <w:t>Colorado English Department, Composition Program,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E073E7">
+        <w:t>contributing author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546FB43E" w14:textId="77777777" w:rsidR="008778C9" w:rsidRDefault="008778C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB4FC17" w14:textId="77777777" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B942CDA" w14:textId="6A95B105" w:rsidR="001E3A3F" w:rsidRDefault="00C90BD9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BD9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Non-Peer Reviewed Presentations at Meetings/Conferences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3896B9C2" w14:textId="77777777" w:rsidR="00A221E3" w:rsidRDefault="00A221E3" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D38F635" w14:textId="4882AB5A" w:rsidR="006274C9" w:rsidRDefault="008778C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008778C9">
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006274C9">
+        <w:t xml:space="preserve">“Literature Guide,” </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CU Succeed Annual Conference, English Department Breakout </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593A8383" w14:textId="053F045B" w:rsidR="008778C9" w:rsidRDefault="006274C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="008778C9">
+        <w:t>Session</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC50CFF" w14:textId="77777777" w:rsidR="008778C9" w:rsidRPr="008778C9" w:rsidRDefault="008778C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103EAC59" w14:textId="36E69367" w:rsidR="001E3A3F" w:rsidRDefault="008778C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008778C9">
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E3A3F">
+        <w:t xml:space="preserve">“HLC Requirements,” </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CU Succeed Annual Conference, English Department Breakout</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640A70DB" w14:textId="7045C20E" w:rsidR="008778C9" w:rsidRDefault="001E3A3F" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="008778C9">
+        <w:t xml:space="preserve"> Session</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Denver, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51206102" w14:textId="77777777" w:rsidR="008778C9" w:rsidRPr="008778C9" w:rsidRDefault="008778C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CECB306" w14:textId="57833BFB" w:rsidR="001E3A3F" w:rsidRDefault="008778C9" w:rsidP="00A221E3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2012</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t>“Research Activities and Assignments</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t>” Concurrent Session</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3A3F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t>CU Succeed Annual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45435A07" w14:textId="2774F6AE" w:rsidR="00A221E3" w:rsidRDefault="001E3A3F" w:rsidP="00A221E3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t xml:space="preserve"> Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1C773D" w14:textId="77777777" w:rsidR="00C90BD9" w:rsidRDefault="00C90BD9" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2729FB83" w14:textId="77777777" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FEC39C2" w14:textId="3937A7B7" w:rsidR="00C90BD9" w:rsidRDefault="00C90BD9" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Seminars/Workshops Presented</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A58DBC" w14:textId="77777777" w:rsidR="000D0995" w:rsidRDefault="000D0995" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58CC9F13" w14:textId="61C61B93" w:rsidR="00651FB7" w:rsidRDefault="00651FB7" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t>“C</w:t>
+      </w:r>
+      <w:r w:rsidR="005356DC">
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t xml:space="preserve"> Succeed and AP Course Alignment,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t xml:space="preserve"> CU Succeed Annual Professional Development</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t>Workshop, Zoom, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632C2DA2" w14:textId="77777777" w:rsidR="00794903" w:rsidRDefault="00794903" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70798A0B" w14:textId="336A210F" w:rsidR="00794903" w:rsidRDefault="00651FB7" w:rsidP="00794903">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Generative AI in Education, Part II,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t>CU Succeed Annual Professional Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7553CB" w14:textId="4F0FAFB3" w:rsidR="00794903" w:rsidRDefault="00794903" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Workshop, Zoom, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F84D4E" w14:textId="291C7B46" w:rsidR="00651FB7" w:rsidRDefault="00651FB7" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD17378" w14:textId="4F2657D4" w:rsidR="00651FB7" w:rsidRPr="00651FB7" w:rsidRDefault="00651FB7" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00651FB7">
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Generative AI in Education” </w:t>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t xml:space="preserve">CU Succeed Annual Professional Development Workshop, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t xml:space="preserve"> Zoom, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778B3E5C" w14:textId="77777777" w:rsidR="00651FB7" w:rsidRDefault="00651FB7" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB3B5CA" w14:textId="7A06CE21" w:rsidR="000D0995" w:rsidRDefault="000D0995" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D0995">
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000D0995">
+        <w:t>“Teaching Literary Nonfiction to Meet Learning Objectives in Dual Enrollment English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C98295B" w14:textId="7D0A8B74" w:rsidR="000D0995" w:rsidRPr="000D0995" w:rsidRDefault="000D0995" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D0995">
+        <w:t>Courses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t xml:space="preserve">CU Succeed Annual Professional Development Workshop </w:t>
+      </w:r>
+      <w:r w:rsidR="00651FB7">
+        <w:t>Zoom, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539CB50B" w14:textId="77777777" w:rsidR="006D356A" w:rsidRPr="000D0995" w:rsidRDefault="006D356A" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0038430E" w14:textId="51644F48" w:rsidR="002F0348" w:rsidRDefault="00EF5EAD" w:rsidP="00EF5EAD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0348">
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF5EAD">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t xml:space="preserve">Anti-Racist Pedagogy: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5EAD">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nclusive </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eaching and </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lternative </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rading </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ractices</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t>,”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1206A667" w14:textId="260918A3" w:rsidR="00651FB7" w:rsidRDefault="00EF5EAD" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Succeed Annual Professional Development</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t xml:space="preserve"> Workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t xml:space="preserve">Zoom, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA97D25" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6493892A" w14:textId="6B929EA3" w:rsidR="00651FB7" w:rsidRDefault="00651FB7" w:rsidP="00651FB7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00651FB7">
+        <w:t>“Presence in Online Teaching and Learning.”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CU Succeed Annual Professional </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4115D141" w14:textId="68F0F919" w:rsidR="00651FB7" w:rsidRDefault="00651FB7" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Development Workshop, Zoom, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63ED010E" w14:textId="77777777" w:rsidR="002F0348" w:rsidRDefault="002F0348" w:rsidP="00EF5EAD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775A1982" w14:textId="5ABDA47F" w:rsidR="006D356A" w:rsidRDefault="006D356A" w:rsidP="006D356A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF5EAD">
+        <w:t>Spring Composition Program Assessment Workshop, Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56918FE7" w14:textId="77777777" w:rsidR="006D356A" w:rsidRDefault="006D356A" w:rsidP="006D356A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294A7E8A" w14:textId="6E50843A" w:rsidR="006D356A" w:rsidRDefault="006D356A" w:rsidP="006D356A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2014 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5EAD">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Composition Program Assessment Workshop, De</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5EAD">
+        <w:t>nver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E54402" w14:textId="77777777" w:rsidR="006D356A" w:rsidRDefault="006D356A" w:rsidP="006D356A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B2CE4A" w14:textId="0176E370" w:rsidR="00D2124C" w:rsidRDefault="00EF5EAD" w:rsidP="00D2124C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2008    </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2124C">
+        <w:t xml:space="preserve">Composition Program Teaching Assistant Training, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DABA97B" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00D2124C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E4E280" w14:textId="77777777" w:rsidR="00CA193B" w:rsidRDefault="00CA193B" w:rsidP="00D2124C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171CEE34" w14:textId="6C2DBBF4" w:rsidR="00242D5A" w:rsidRPr="00242D5A" w:rsidRDefault="00B74134" w:rsidP="00D2124C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Seminars/</w:t>
+      </w:r>
+      <w:r w:rsidR="00242D5A" w:rsidRPr="00242D5A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Workshops Attended</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3221783D" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369F0783" w14:textId="223F11B5" w:rsidR="00AF2E87" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CC22F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Unpacking Implicit Bias and Micro Messaging in the Educational Environment @</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490E8211" w14:textId="30ED1847" w:rsidR="00242D5A" w:rsidRPr="00AF2E87" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00242D5A" w:rsidRPr="00CC22F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>CU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00242D5A" w:rsidRPr="00CC22F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Denver</w:t>
+      </w:r>
+      <w:r w:rsidR="00242D5A">
+        <w:t>, Zoom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA0B212" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDC4BF5" w14:textId="3009C48D" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Anti-Racist Pedagogy Workshop, Felicia Rose Chavez, English Department, Zoom </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5AD3AA" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F119F3B" w14:textId="4D6C577E" w:rsidR="00AF2E87" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00217531">
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0076FC8D" w14:textId="6A248D6C" w:rsidR="00242D5A" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00217531">
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242D5A" w:rsidRPr="006C2D29">
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Promoting Active Learning Online</w:t>
+      </w:r>
+      <w:r w:rsidR="00242D5A">
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, ACUE, Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DCD1E8" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202D9877" w14:textId="77777777" w:rsidR="00AF2E87" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Online Skills Mastery Course, Office of Digital Training and Center of Excellence in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3290052A" w14:textId="184EF57A" w:rsidR="00242D5A" w:rsidRPr="00AF2E87" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00242D5A">
+        <w:t xml:space="preserve"> Teaching and Learning, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A22D979" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FDE029" w14:textId="0B3D97DF" w:rsidR="00242D5A" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242D5A">
+        <w:t>Effective Teaching Practices, ACUE,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778D3944" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373620FB" w14:textId="19C1BB00" w:rsidR="00AF2E87" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242D5A">
+        <w:t xml:space="preserve">Teaching in Condensed Formats Workshop, Center for Faculty Development, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BF5A4C" w14:textId="77777777" w:rsidR="00AF2E87" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B81E94E" w14:textId="7656BE04" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Composition Program Faculty Development Workshop, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:t>Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E00FB5" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC75956" w14:textId="0E3CDF82" w:rsidR="00242D5A" w:rsidRPr="004F494A" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2010</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242D5A">
+        <w:t xml:space="preserve">Disability Pedagogy Workshop, English Department, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35CF2031" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="006D356A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A35354" w14:textId="77777777" w:rsidR="0035540A" w:rsidRDefault="0035540A" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BEE46F0" w14:textId="1E48DE28" w:rsidR="000A6DE6" w:rsidRDefault="00242D5A" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LEADERSHIP</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0340A967" w14:textId="77777777" w:rsidR="00CA193B" w:rsidRDefault="00CA193B" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1631EB9C" w14:textId="3DFA8AFE" w:rsidR="007D7A60" w:rsidRDefault="00FB4AC3" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A60">
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08462079" w14:textId="1A14182B" w:rsidR="007D7A60" w:rsidRDefault="00FB4AC3" w:rsidP="00FB4AC3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>pres.</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A60">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="007D7A60" w:rsidRPr="000A6DE6">
+        <w:t>Executive Committee</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A60">
+        <w:t xml:space="preserve"> Representative, English Department, University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D4A98BF" w14:textId="77777777" w:rsidR="007D7A60" w:rsidRDefault="007D7A60" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BCEB551" w14:textId="13F69AC6" w:rsidR="00D27CDC" w:rsidRDefault="00FB4AC3" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2023-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16278570" w14:textId="01D9448C" w:rsidR="00D27CDC" w:rsidRDefault="00FB4AC3" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>pres.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27CDC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005356DC" w:rsidRPr="00D41C1F">
+        <w:t xml:space="preserve">Faculty Advisor for Skyline College Ministry, </w:t>
+      </w:r>
+      <w:r w:rsidR="005356DC">
+        <w:t>Auraria Campus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0196AF64" w14:textId="77777777" w:rsidR="00D86412" w:rsidRDefault="00D86412" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53219EEF" w14:textId="77777777" w:rsidR="00FB4AC3" w:rsidRDefault="000F05B6" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41C1F">
+        <w:t>17</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB4AC3">
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BD20DC" w14:textId="0F167659" w:rsidR="00AD17EA" w:rsidRPr="00D41C1F" w:rsidRDefault="00FB4AC3" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>pres.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27CDC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00D41C1F">
+        <w:t xml:space="preserve">Faculty Advisor for Christian Students on Campus at Auraria, </w:t>
+      </w:r>
+      <w:r w:rsidR="000F05B6">
+        <w:t>Auraria Campus</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FA264F4" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25EABECD" w14:textId="77777777" w:rsidR="00FB4AC3" w:rsidRDefault="00FB4AC3" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2010-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7221A1D7" w14:textId="49BCFA21" w:rsidR="00117792" w:rsidRDefault="00FB4AC3" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>pres.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27CDC">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="005356DC" w:rsidRPr="00D41C1F">
+        <w:t>CU Succeed English Department Liaison</w:t>
+      </w:r>
+      <w:r w:rsidR="005356DC">
+        <w:t>, English Department</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3BE5">
+        <w:t>, CU Denver</w:t>
+      </w:r>
+      <w:r w:rsidR="005356DC" w:rsidRPr="00D41C1F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F40DFC8" w14:textId="77777777" w:rsidR="00D27CDC" w:rsidRDefault="00D27CDC" w:rsidP="004B1C83">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116301CD" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000A6DE6">
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Search Committee, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00117792">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>CLAS AD on Lifelong Learning and Community Partnerships</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, CLAS, </w:t>
+      </w:r>
+      <w:r>
         <w:t>University of Colorado Denver</w:t>
       </w:r>
-      <w:r w:rsidR="00AD6052" w:rsidRPr="00E00DE4">
-[...105 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+    </w:p>
+    <w:p w14:paraId="5C4642EC" w14:textId="77777777" w:rsidR="004B1C83" w:rsidRDefault="004B1C83" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="37523C6F" w14:textId="3B98ECC3" w:rsidR="004B1C83" w:rsidRPr="000A6DE6" w:rsidRDefault="004B1C83" w:rsidP="004B1C83">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>Senior Instructor Committee, English Department, University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7206C0AF" w14:textId="77777777" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47C0BD78" w14:textId="3A1EE2D7" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="005356DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>AP Visiting Fellow in Assessment for AP Language and Composition, College</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3DE750" w14:textId="74BFD186" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="005356DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            Board </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DDF9A0A" w14:textId="77777777" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="005356DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D67925B" w14:textId="0F720A15" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="005356DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">AP Visiting Fellow in Assessment for AP Language and Literature, College  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46255164" w14:textId="0CACDD91" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="005356DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            Board </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A56FF8" w14:textId="77777777" w:rsidR="005F7109" w:rsidRDefault="005F7109" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E831017" w14:textId="35A795A0" w:rsidR="005F7109" w:rsidRDefault="005F7109" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB1408">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006771EE">
+        <w:t>Principal</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Instructor Committee, English Department</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3BE5">
+        <w:t>, University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D11AAE" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C4FB59D" w14:textId="1E36C66B" w:rsidR="005F7109" w:rsidRDefault="000F05B6" w:rsidP="00DA3BE5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00D41C1F">
-        <w:t xml:space="preserve">CU Succeed English Department Liaison, </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">August </w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="006771EE">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="006771EE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00D41C1F">
+        <w:t>University Honors and Leadership Program</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD17EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00D41C1F">
+        <w:t>Prospective Student Interviews</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3BE5">
+        <w:t>UHL Program,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526C1571" w14:textId="77777777" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07E1B860" w14:textId="57081FEC" w:rsidR="006771EE" w:rsidRDefault="005356DC" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4489">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B25711" w14:textId="1B6A102D" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="00DA3BE5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4489">
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="006771EE">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Composition Program Assessment, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3BE5">
+        <w:t>English Department, University of Colorado Denver</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40F939BC" w14:textId="30F46EE9" w:rsidR="00AD17EA" w:rsidRPr="00D41C1F" w:rsidRDefault="000F05B6" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073C305C" w14:textId="2FC590CC" w:rsidR="005F7109" w:rsidRDefault="005F7109" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="006771EE">
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D41C1F">
-        <w:t>2010-present</w:t>
-[...7 lines deleted...]
-    <w:p w14:paraId="41BD20DC" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRPr="00D41C1F" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
+        <w:t>Ad Hoc Committee to Review Constitution of Voting English Faculty</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3428C7CD" w14:textId="22904CD9" w:rsidR="00AD17EA" w:rsidRDefault="005F7109" w:rsidP="00DA3BE5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Department</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3BE5">
+        <w:t>, University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63D08CAC" w14:textId="77777777" w:rsidR="00B5099E" w:rsidRDefault="00B5099E" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79735EA8" w14:textId="3137C7C2" w:rsidR="00DA3BE5" w:rsidRDefault="00B5099E" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="006771EE">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Composition Program Assessment, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33FAE">
+        <w:t>English Department</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3BE5">
+        <w:t>, University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C7BB8E3" w14:textId="77777777" w:rsidR="00B5099E" w:rsidRDefault="00B5099E" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DF9434E" w14:textId="54E2DD86" w:rsidR="00B5099E" w:rsidRDefault="00B5099E" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2017</w:t>
+      </w:r>
+      <w:r w:rsidR="006771EE">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Search Committee for CU Succeed Coordinator, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3BE5">
+        <w:t xml:space="preserve">CLAS, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7835C8E0" w14:textId="77777777" w:rsidR="00B5099E" w:rsidRDefault="00B5099E" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315F0C91" w14:textId="6BB31548" w:rsidR="00B5099E" w:rsidRDefault="00B5099E" w:rsidP="00DA3BE5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidR="006771EE">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Multi-Modal Study Group, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C33FAE">
+        <w:t>English Department,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3BE5">
+        <w:t xml:space="preserve"> University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="408668B3" w14:textId="77777777" w:rsidR="006771EE" w:rsidRDefault="006771EE" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35695B98" w14:textId="1BD36264" w:rsidR="006771EE" w:rsidRDefault="006771EE" w:rsidP="006771EE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00D41C1F">
-        <w:t xml:space="preserve">Faculty Advisor for Christian Students on Campus at Auraria, </w:t>
-[...2 lines deleted...]
-        <w:t>August 20</w:t>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4489">
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00D41C1F">
-        <w:t>17-present</w:t>
-[...9 lines deleted...]
-        <w:pStyle w:val="NoSpacing"/>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C19EF91" w14:textId="1863600B" w:rsidR="006771EE" w:rsidRDefault="006771EE" w:rsidP="001C3BCC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00D41C1F">
-        <w:t xml:space="preserve">Faculty Advisor for Skyline College Ministry, </w:t>
-[...35 lines deleted...]
-      </w:pPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4489">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="00D41C1F">
         <w:t xml:space="preserve">Faculty Mentor Program, </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">January </w:t>
+      <w:r w:rsidR="001C3BCC">
+        <w:t xml:space="preserve">UCDALI and Office of Student Affairs, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BD595C" w14:textId="77777777" w:rsidR="006771EE" w:rsidRDefault="006771EE" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23B690D8" w14:textId="470CF3C0" w:rsidR="00B52EC5" w:rsidRDefault="00B52EC5" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Composition Program Assessment, English Department, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3BE5">
+        <w:t>University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6950D3" w14:textId="77777777" w:rsidR="00B5099E" w:rsidRDefault="00B5099E" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="262CE288" w14:textId="10A29027" w:rsidR="00B5099E" w:rsidRDefault="00B5099E" w:rsidP="00DA3BE5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="006771EE">
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D41C1F">
+        <w:t>WID Study Group</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B52EC5">
+        <w:t>English Department,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3BE5">
+        <w:t xml:space="preserve"> University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632F99F9" w14:textId="77777777" w:rsidR="007D7A60" w:rsidRDefault="007D7A60" w:rsidP="00DA3BE5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="083D6CFA" w14:textId="4C6AEC9B" w:rsidR="007D7A60" w:rsidRDefault="007D7A60" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
         <w:t>2015-</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">December </w:t>
+    </w:p>
+    <w:p w14:paraId="378A5F67" w14:textId="552D00CC" w:rsidR="007D7A60" w:rsidRDefault="007D7A60" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2011</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D41C1F">
-        <w:t>2016</w:t>
+        <w:t>General Education Assessment Project</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Office of Assessment, University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B2C2969" w14:textId="77777777" w:rsidR="007D7A60" w:rsidRDefault="007D7A60" w:rsidP="00DA3BE5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E5F8BE7" w14:textId="77777777" w:rsidR="00DA3BE5" w:rsidRDefault="00DA3BE5" w:rsidP="00DA3BE5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C1F3C7" w14:textId="277ABD43" w:rsidR="006771EE" w:rsidRDefault="00B5099E" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A60">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1699AD" w14:textId="769FE0D7" w:rsidR="00B5099E" w:rsidRPr="00D41C1F" w:rsidRDefault="00B5099E" w:rsidP="00DA3BE5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A60">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006771EE">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Composition Program Outcomes Assessment Team, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3BE5">
+        <w:t>English Department, University of Colorado Denver</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59D8D42F" w14:textId="77777777" w:rsidR="004F494A" w:rsidRDefault="004F494A" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="769139E0" w14:textId="4912306E" w:rsidR="00AD17EA" w:rsidRPr="00D41C1F" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
+    <w:p w14:paraId="5BD22117" w14:textId="1A742C8B" w:rsidR="006771EE" w:rsidRDefault="000F05B6" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00D41C1F">
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A60">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769139E0" w14:textId="341CD0C3" w:rsidR="00AD17EA" w:rsidRDefault="000F05B6" w:rsidP="001C3BCC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41C1F">
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A60">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006771EE">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00AD17EA" w:rsidRPr="00D41C1F">
         <w:t xml:space="preserve">Attendance Project of the We Care Initiative, </w:t>
       </w:r>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="001C3BCC">
+        <w:t xml:space="preserve">Office of Student Success, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>University of Colorado Denver</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD17EA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C30BD8F" w14:textId="77777777" w:rsidR="00B5099E" w:rsidRDefault="00B5099E" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D2DA8C" w14:textId="1400B04A" w:rsidR="006771EE" w:rsidRDefault="00B5099E" w:rsidP="00B5099E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A60">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAE4954" w14:textId="0157AB8C" w:rsidR="00B5099E" w:rsidRDefault="00B5099E" w:rsidP="00B5099E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A60">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006771EE">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Composition Program Assessment, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA3BE5">
+        <w:t>English Department, University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D0A84D4" w14:textId="77777777" w:rsidR="00DA3BE5" w:rsidRDefault="00DA3BE5" w:rsidP="00B5099E">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39AF1854" w14:textId="77777777" w:rsidR="00B5099E" w:rsidRPr="00D41C1F" w:rsidRDefault="00B5099E" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3C662D8D" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D20C778" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D90EDA2" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
+    <w:p w14:paraId="04553890" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="5467AAF4" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>WORKSHOPS PRESENTED</w:t>
-[...635 lines deleted...]
-    </w:p>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BF93860" w14:textId="02DE3EB4" w:rsidR="008036CB" w:rsidRDefault="008036CB" w:rsidP="00AD17EA"/>
     <w:sectPr w:rsidR="008036CB" w:rsidSect="00702D3C">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="490B937E" w14:textId="77777777" w:rsidR="0051788F" w:rsidRDefault="0051788F" w:rsidP="0035540A">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3ED9A965" w14:textId="77777777" w:rsidR="0051788F" w:rsidRDefault="0051788F" w:rsidP="0035540A">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1193529724"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="560671C4" w14:textId="598D8336" w:rsidR="0035540A" w:rsidRDefault="0035540A">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="3D7A3837" w14:textId="77777777" w:rsidR="0035540A" w:rsidRDefault="0035540A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="4E3B901C" w14:textId="77777777" w:rsidR="0051788F" w:rsidRDefault="0051788F" w:rsidP="0035540A">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4D6E3885" w14:textId="77777777" w:rsidR="0051788F" w:rsidRDefault="0051788F" w:rsidP="0035540A">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD17EA"/>
     <w:rsid w:val="00016476"/>
     <w:rsid w:val="000165FE"/>
+    <w:rsid w:val="00031A98"/>
     <w:rsid w:val="000A5946"/>
+    <w:rsid w:val="000A6DE6"/>
+    <w:rsid w:val="000D0995"/>
+    <w:rsid w:val="000F05B6"/>
     <w:rsid w:val="000F61B0"/>
     <w:rsid w:val="00104D9C"/>
+    <w:rsid w:val="00117792"/>
     <w:rsid w:val="00125E87"/>
+    <w:rsid w:val="00173C3A"/>
+    <w:rsid w:val="00180BF1"/>
+    <w:rsid w:val="001921B7"/>
     <w:rsid w:val="001A4D53"/>
+    <w:rsid w:val="001B4489"/>
+    <w:rsid w:val="001C3BCC"/>
+    <w:rsid w:val="001C42F3"/>
+    <w:rsid w:val="001D0FD5"/>
+    <w:rsid w:val="001E3A3F"/>
+    <w:rsid w:val="00217531"/>
     <w:rsid w:val="00231DDA"/>
+    <w:rsid w:val="00242D5A"/>
+    <w:rsid w:val="00245944"/>
     <w:rsid w:val="002664E9"/>
+    <w:rsid w:val="002A1A2B"/>
+    <w:rsid w:val="002B10CD"/>
+    <w:rsid w:val="002C5B94"/>
+    <w:rsid w:val="002F0348"/>
+    <w:rsid w:val="002F74AD"/>
+    <w:rsid w:val="00313D21"/>
     <w:rsid w:val="003366EA"/>
     <w:rsid w:val="003456C9"/>
+    <w:rsid w:val="0035540A"/>
     <w:rsid w:val="00392E1C"/>
+    <w:rsid w:val="003978FC"/>
+    <w:rsid w:val="003D22A7"/>
+    <w:rsid w:val="00437B7A"/>
+    <w:rsid w:val="00440559"/>
+    <w:rsid w:val="0046612A"/>
+    <w:rsid w:val="0047025D"/>
     <w:rsid w:val="0047735A"/>
     <w:rsid w:val="00480BDD"/>
+    <w:rsid w:val="004818F9"/>
+    <w:rsid w:val="004B1C83"/>
     <w:rsid w:val="004C53B6"/>
+    <w:rsid w:val="004D5539"/>
+    <w:rsid w:val="004E7CEF"/>
     <w:rsid w:val="004F494A"/>
+    <w:rsid w:val="0051788F"/>
+    <w:rsid w:val="00527EA2"/>
+    <w:rsid w:val="005310EF"/>
+    <w:rsid w:val="005356DC"/>
     <w:rsid w:val="005C20E6"/>
+    <w:rsid w:val="005F22B6"/>
+    <w:rsid w:val="005F7109"/>
+    <w:rsid w:val="006274C9"/>
+    <w:rsid w:val="006307F4"/>
+    <w:rsid w:val="00642604"/>
+    <w:rsid w:val="00651FB7"/>
     <w:rsid w:val="006624EF"/>
+    <w:rsid w:val="006771EE"/>
+    <w:rsid w:val="006923AE"/>
     <w:rsid w:val="006974DE"/>
+    <w:rsid w:val="006C56F9"/>
+    <w:rsid w:val="006D356A"/>
     <w:rsid w:val="00702D3C"/>
     <w:rsid w:val="007051E6"/>
+    <w:rsid w:val="00733CE9"/>
     <w:rsid w:val="007601B9"/>
+    <w:rsid w:val="00761CD8"/>
     <w:rsid w:val="00782F9F"/>
+    <w:rsid w:val="00794903"/>
     <w:rsid w:val="007B0BCC"/>
+    <w:rsid w:val="007D7A60"/>
     <w:rsid w:val="008036CB"/>
+    <w:rsid w:val="00803E52"/>
+    <w:rsid w:val="00831D9D"/>
+    <w:rsid w:val="008778C9"/>
+    <w:rsid w:val="00882586"/>
     <w:rsid w:val="008918B8"/>
+    <w:rsid w:val="008A418C"/>
+    <w:rsid w:val="008D1036"/>
+    <w:rsid w:val="00922E35"/>
+    <w:rsid w:val="00960E0F"/>
+    <w:rsid w:val="009664E9"/>
+    <w:rsid w:val="0097620C"/>
+    <w:rsid w:val="009D7928"/>
+    <w:rsid w:val="009F3B74"/>
+    <w:rsid w:val="00A002BB"/>
     <w:rsid w:val="00A10E02"/>
     <w:rsid w:val="00A202BF"/>
+    <w:rsid w:val="00A221E3"/>
     <w:rsid w:val="00A326FC"/>
+    <w:rsid w:val="00A36D7D"/>
+    <w:rsid w:val="00A549C5"/>
+    <w:rsid w:val="00A85B0B"/>
+    <w:rsid w:val="00AC2801"/>
     <w:rsid w:val="00AC303D"/>
+    <w:rsid w:val="00AD08A7"/>
     <w:rsid w:val="00AD17EA"/>
     <w:rsid w:val="00AD6052"/>
+    <w:rsid w:val="00AE52BD"/>
+    <w:rsid w:val="00AF2E87"/>
+    <w:rsid w:val="00B149F3"/>
+    <w:rsid w:val="00B5099E"/>
+    <w:rsid w:val="00B52EC5"/>
     <w:rsid w:val="00B6667A"/>
+    <w:rsid w:val="00B74134"/>
     <w:rsid w:val="00BB11C6"/>
     <w:rsid w:val="00BF67CE"/>
+    <w:rsid w:val="00C33FAE"/>
+    <w:rsid w:val="00C71C7D"/>
     <w:rsid w:val="00C72FFE"/>
+    <w:rsid w:val="00C90BD9"/>
+    <w:rsid w:val="00CA193B"/>
+    <w:rsid w:val="00CB1408"/>
+    <w:rsid w:val="00D2124C"/>
+    <w:rsid w:val="00D27CDC"/>
     <w:rsid w:val="00D70D74"/>
+    <w:rsid w:val="00D86412"/>
     <w:rsid w:val="00D93749"/>
     <w:rsid w:val="00D93C07"/>
     <w:rsid w:val="00DA1DCA"/>
+    <w:rsid w:val="00DA3BE5"/>
+    <w:rsid w:val="00E073E7"/>
     <w:rsid w:val="00E2597C"/>
+    <w:rsid w:val="00E4051D"/>
+    <w:rsid w:val="00EA3C78"/>
+    <w:rsid w:val="00EA4473"/>
+    <w:rsid w:val="00EB7C56"/>
+    <w:rsid w:val="00EF5070"/>
+    <w:rsid w:val="00EF5EAD"/>
+    <w:rsid w:val="00F0024F"/>
     <w:rsid w:val="00F35447"/>
     <w:rsid w:val="00F628C0"/>
     <w:rsid w:val="00F864FE"/>
+    <w:rsid w:val="00FB4AC3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="78B3559A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{9EA462D1-7C6B-4442-9F4E-8C33F823A3E8}"/>
+  <w15:docId w15:val="{7B498B82-CEBF-45CA-A930-3DD7B46BA4D4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -2386,62 +3836,130 @@
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:semiHidden/>
     <w:rsid w:val="00AD17EA"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00AD17EA"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0035540A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0035540A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0035540A"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0035540A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AE52BD"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lisa.spears@ucdenver.edu" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://whereinversailles.blogspot.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2699,70 +4217,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>3882</Characters>
+  <Pages>5</Pages>
+  <Words>832</Words>
+  <Characters>5690</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>218</Lines>
+  <Paragraphs>130</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4554</CharactersWithSpaces>
+  <CharactersWithSpaces>6392</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Spears, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>