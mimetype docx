--- v1 (2026-04-15)
+++ v2 (2026-08-21)
@@ -1,161 +1,190 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="78569F52" w14:textId="1A719B46" w:rsidR="008778C9" w:rsidRPr="002F74AD" w:rsidRDefault="00AD17EA" w:rsidP="00CA193B">
+    <w:p w14:paraId="1FA7202F" w14:textId="330073C7" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="008778C9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F74AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="008778C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ISA M. SPEARS</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="78569F52" w14:textId="77777777" w:rsidR="008778C9" w:rsidRPr="002F74AD" w:rsidRDefault="008778C9" w:rsidP="008778C9">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="6EF86DA6" w14:textId="77777777" w:rsidR="008778C9" w:rsidRDefault="00AD17EA" w:rsidP="008778C9">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008778C9">
         <w:t>Campus Box A005/175, P.O. Box 173364</w:t>
       </w:r>
       <w:r w:rsidR="002F74AD" w:rsidRPr="008778C9">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698A7E8B" w14:textId="1F49D837" w:rsidR="00AD17EA" w:rsidRPr="008778C9" w:rsidRDefault="00AD17EA" w:rsidP="008778C9">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="008778C9">
         <w:t>Denver, CO 80217-3364</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="012581AD" w14:textId="1D210235" w:rsidR="00AD17EA" w:rsidRDefault="002F74AD" w:rsidP="008778C9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008778C9">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5488 S. Idalia Way, Centennial, CO 80015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16EC81E6" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRPr="008778C9" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
+    <w:p w14:paraId="60B39031" w14:textId="782ADC14" w:rsidR="008778C9" w:rsidRPr="008778C9" w:rsidRDefault="008778C9" w:rsidP="008778C9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:pPr>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
-          <w:b/>
-          <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="002F74AD">
+        <w:t>lisa.spears@ucdenver.edu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16EC81E6" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRPr="008778C9" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416DE2C0" w14:textId="77777777" w:rsidR="008778C9" w:rsidRDefault="008778C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>E</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008778C9">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A4002F1" w14:textId="2E2AF7B7" w:rsidR="00AD17EA" w:rsidRPr="002F74AD" w:rsidRDefault="002F74AD" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F74AD">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="008778C9">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t>DUCATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BB5CA9D" w14:textId="77777777" w:rsidR="00AC2801" w:rsidRDefault="00AC2801" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5363D6DC" w14:textId="36F94D34" w:rsidR="00AD17EA" w:rsidRDefault="002F74AD" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>2008</w:t>
       </w:r>
       <w:r w:rsidR="00AC2801">
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r w:rsidR="00AD17EA" w:rsidRPr="00810530">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>M.A</w:t>
       </w:r>
       <w:r>
@@ -258,1784 +287,1811 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AD17EA" w:rsidRPr="00810530">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56675BE0" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="563C7292" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56483796" w14:textId="0368CF9D" w:rsidR="00EB7C56" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
+    <w:p w14:paraId="224D79A3" w14:textId="6564FF72" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D41C1F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="008778C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>ROFESSIONAL EXPERIENCE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58369E6C" w14:textId="77777777" w:rsidR="004E7CEF" w:rsidRPr="004E7CEF" w:rsidRDefault="004E7CEF" w:rsidP="00AD17EA">
-[...16 lines deleted...]
-        <w:t>0</w:t>
+    <w:p w14:paraId="56483796" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="180828B1" w14:textId="38441266" w:rsidR="00F43FDD" w:rsidRDefault="00F43FDD" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pres.-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F0CF4E7" w14:textId="51989059" w:rsidR="00F43FDD" w:rsidRDefault="00F43FDD" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026    Principal Instructor, University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="655C0F0E" w14:textId="77777777" w:rsidR="00F43FDD" w:rsidRDefault="00F43FDD" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40FED497" w14:textId="3BCA9251" w:rsidR="0035540A" w:rsidRDefault="00F43FDD" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2026</w:t>
       </w:r>
       <w:r w:rsidR="008D1036">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00EB7C56">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB7C56">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D22F63" w14:textId="19D08D95" w:rsidR="006307F4" w:rsidRDefault="00FB4AC3" w:rsidP="006307F4">
-[...4 lines deleted...]
-        <w:t>pres.</w:t>
+    <w:p w14:paraId="39D22F63" w14:textId="77777777" w:rsidR="006307F4" w:rsidRDefault="008D1036" w:rsidP="006307F4">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2021</w:t>
       </w:r>
       <w:r w:rsidR="006307F4">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006307F4" w:rsidRPr="0035540A">
         <w:t>Senior Instructor, University of Colorado Denver</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D53AEB2" w14:textId="77777777" w:rsidR="008D1036" w:rsidRDefault="008D1036" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BE85A20" w14:textId="31C22BE3" w:rsidR="00EB7C56" w:rsidRDefault="0035540A" w:rsidP="00AD17EA">
-[...21 lines deleted...]
-        <w:t>08</w:t>
+    <w:p w14:paraId="4BE85A20" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="0035540A" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2008-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25785D9C" w14:textId="7B3CC817" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2020</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0035540A">
         <w:t xml:space="preserve">Instructor, University of Colorado Denver </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27766775" w14:textId="330834DB" w:rsidR="0035540A" w:rsidRDefault="0035540A" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="752CE0F2" w14:textId="63176B28" w:rsidR="00EB7C56" w:rsidRDefault="0035540A" w:rsidP="00AD17EA">
-[...21 lines deleted...]
-        <w:t>7</w:t>
+    <w:p w14:paraId="752CE0F2" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="0035540A" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2007-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A212DA" w14:textId="1F3849B6" w:rsidR="00242D5A" w:rsidRDefault="00EB7C56" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2008</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0035540A">
         <w:t xml:space="preserve">Teaching Assistant, University of Colorado Denver </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78012646" w14:textId="6C3A9007" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="037993E7" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00242D5A">
-[...4 lines deleted...]
-    <w:p w14:paraId="72622441" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRPr="00242D5A" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+    <w:p w14:paraId="0D48F56D" w14:textId="77777777" w:rsidR="004F494A" w:rsidRPr="0035540A" w:rsidRDefault="004F494A" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="035A1980" w14:textId="454CAB64" w:rsidR="006923AE" w:rsidRPr="005356DC" w:rsidRDefault="00C90BD9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BD9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Peer Reviewed Publications </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="423BE252" w14:textId="77777777" w:rsidR="00245944" w:rsidRDefault="00245944" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08B03DC6" w14:textId="7498C488" w:rsidR="00245944" w:rsidRDefault="00A85B0B" w:rsidP="00E4051D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>“CU Succeed English Department Liaison Handbook</w:t>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>” In-house document</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4051D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>for Universit</w:t>
+      </w:r>
+      <w:r w:rsidR="006D356A">
+        <w:t xml:space="preserve">y </w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>of Colorado English Department and CU Succeed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C3E80D6" w14:textId="77777777" w:rsidR="00245944" w:rsidRDefault="00245944" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B15A5AB" w14:textId="74F00A24" w:rsidR="006D356A" w:rsidRDefault="00A85B0B" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>“English Department Curriculum and Assessment Statement of</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DEA1FDD" w14:textId="3FD0A5F6" w:rsidR="006D356A" w:rsidRDefault="006D356A" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t xml:space="preserve"> Equivalency</w:t>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t xml:space="preserve">” In-house document for University of Colorado English Department and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34E17C84" w14:textId="73B6341E" w:rsidR="00245944" w:rsidRDefault="006D356A" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>CU Succeed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D0E27D6" w14:textId="77777777" w:rsidR="00AC2801" w:rsidRDefault="00AC2801" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3149A349" w14:textId="4403FA00" w:rsidR="00AC2801" w:rsidRDefault="00AC2801" w:rsidP="00E4051D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BA00D1">
+        <w:t xml:space="preserve">“English Department Plan for </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Compliance with NACEP Standards.” In-house document for University of Colorado English Department and CU Succeed </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4972A7A6" w14:textId="77777777" w:rsidR="00245944" w:rsidRDefault="00245944" w:rsidP="00245944">
+      <w:pPr>
+        <w:ind w:right="288"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EC65E49" w14:textId="49C23CBF" w:rsidR="00AC2801" w:rsidRDefault="00A36D7D" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>“2019 Composition Program Assessment Report</w:t>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>” In-house document for University of</w:t>
+      </w:r>
+      <w:r w:rsidR="006D356A">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E966106" w14:textId="081D86B3" w:rsidR="00245944" w:rsidRDefault="00AC2801" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00245944">
+        <w:t>Colorado English Department, Composition Program</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, co-author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCC61EC" w14:textId="77777777" w:rsidR="006D356A" w:rsidRDefault="006D356A" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52260077" w14:textId="2B14F15C" w:rsidR="001D0FD5" w:rsidRDefault="004818F9" w:rsidP="004818F9">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>“English 2030 WID Study Group Report (Fall 2015),” In-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7927C911" w14:textId="77777777" w:rsidR="001D0FD5" w:rsidRDefault="001D0FD5" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="004818F9">
+        <w:t xml:space="preserve">house document for University of Colorado English Department, Composition Program, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611B046B" w14:textId="76F7750E" w:rsidR="001D0FD5" w:rsidRDefault="001D0FD5" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="004818F9">
+        <w:t>contributing author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D22D1A" w14:textId="77777777" w:rsidR="00A36D7D" w:rsidRDefault="00A36D7D" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29C2AF15" w14:textId="263DAF99" w:rsidR="00A36D7D" w:rsidRDefault="00A36D7D" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2014</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Composition Program: New Sub Outcomes.” In-house document for </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD84BCD" w14:textId="77777777" w:rsidR="006D356A" w:rsidRDefault="00A36D7D" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            the University of Colorado </w:t>
+      </w:r>
+      <w:r w:rsidR="006D356A">
+        <w:t xml:space="preserve">English Department, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Composition Program</w:t>
+      </w:r>
+      <w:r w:rsidR="006D356A">
+        <w:t xml:space="preserve">, contributing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD43EB2" w14:textId="58FE56E8" w:rsidR="00A36D7D" w:rsidRDefault="006D356A" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            author </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="764C8B55" w14:textId="77777777" w:rsidR="00E073E7" w:rsidRDefault="00E073E7" w:rsidP="00245944">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377F9E0A" w14:textId="777B4080" w:rsidR="008778C9" w:rsidRDefault="00E073E7" w:rsidP="00E073E7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Learning Outcomes, Textbooks, Portfolios, and Assessment: </w:t>
+      </w:r>
+      <w:r w:rsidR="008778C9">
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Guide for New and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66779616" w14:textId="77777777" w:rsidR="008778C9" w:rsidRDefault="008778C9" w:rsidP="00E073E7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r w:rsidR="00E073E7">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00E073E7">
+        <w:t xml:space="preserve">Continuing Teachers in the Composition Program.” In-house document for University of </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5541DB" w14:textId="24C80AEC" w:rsidR="00E073E7" w:rsidRDefault="008778C9" w:rsidP="00E073E7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00E073E7">
+        <w:t>Colorado English Department, Composition Program,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E073E7">
+        <w:t>contributing author</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="546FB43E" w14:textId="77777777" w:rsidR="008778C9" w:rsidRDefault="008778C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A473AB5" w14:textId="5ADACA7C" w:rsidR="005356DC" w:rsidRPr="005356DC" w:rsidRDefault="00E4051D" w:rsidP="005356DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Non-Peer Reviewed </w:t>
+      </w:r>
+      <w:r w:rsidR="005356DC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Creative</w:t>
+      </w:r>
+      <w:r w:rsidR="0035540A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FD6F4CB" w14:textId="77777777" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30EC0732" w14:textId="7479FD4A" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00440559">
+        <w:t xml:space="preserve">2026   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00440559">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Where in Versailles</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A221E3">
+        <w:t xml:space="preserve"> Blogger,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A221E3">
+        <w:t>https://whereinversailles.blogspot.com/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D30CC32" w14:textId="77777777" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB4FC17" w14:textId="77777777" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B942CDA" w14:textId="6A95B105" w:rsidR="001E3A3F" w:rsidRDefault="00C90BD9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C90BD9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Non-Peer Reviewed Presentations at Meetings/Conferences</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3896B9C2" w14:textId="77777777" w:rsidR="00A221E3" w:rsidRDefault="00A221E3" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D38F635" w14:textId="4882AB5A" w:rsidR="006274C9" w:rsidRDefault="008778C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008778C9">
+        <w:t>2019</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006274C9">
+        <w:t xml:space="preserve">“Literature Guide,” </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">CU Succeed Annual Conference, English Department Breakout </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="593A8383" w14:textId="053F045B" w:rsidR="008778C9" w:rsidRDefault="006274C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="008778C9">
+        <w:t>Session</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC50CFF" w14:textId="77777777" w:rsidR="008778C9" w:rsidRPr="008778C9" w:rsidRDefault="008778C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103EAC59" w14:textId="36E69367" w:rsidR="001E3A3F" w:rsidRDefault="008778C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008778C9">
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="001E3A3F">
+        <w:t xml:space="preserve">“HLC Requirements,” </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CU Succeed Annual Conference, English Department Breakout</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="640A70DB" w14:textId="7045C20E" w:rsidR="008778C9" w:rsidRDefault="001E3A3F" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="008778C9">
+        <w:t xml:space="preserve"> Session</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Denver, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51206102" w14:textId="77777777" w:rsidR="008778C9" w:rsidRPr="008778C9" w:rsidRDefault="008778C9" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CECB306" w14:textId="57833BFB" w:rsidR="001E3A3F" w:rsidRDefault="008778C9" w:rsidP="00A221E3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2012</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t>“Research Activities and Assignments</w:t>
+      </w:r>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t>” Concurrent Session</w:t>
+      </w:r>
+      <w:r w:rsidR="001E3A3F">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t>CU Succeed Annual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45435A07" w14:textId="2774F6AE" w:rsidR="00A221E3" w:rsidRDefault="001E3A3F" w:rsidP="00A221E3">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00A221E3">
+        <w:t xml:space="preserve"> Conference</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C1C773D" w14:textId="77777777" w:rsidR="00C90BD9" w:rsidRDefault="00C90BD9" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2729FB83" w14:textId="77777777" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FEC39C2" w14:textId="3937A7B7" w:rsidR="00C90BD9" w:rsidRDefault="00C90BD9" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Seminars/Workshops Presented</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A58DBC" w14:textId="77777777" w:rsidR="000D0995" w:rsidRDefault="000D0995" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58CC9F13" w14:textId="61C61B93" w:rsidR="00651FB7" w:rsidRDefault="00651FB7" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t>“C</w:t>
+      </w:r>
+      <w:r w:rsidR="005356DC">
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t xml:space="preserve"> Succeed and AP Course Alignment,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t xml:space="preserve"> CU Succeed Annual Professional Development</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t>Workshop, Zoom, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632C2DA2" w14:textId="77777777" w:rsidR="00794903" w:rsidRDefault="00794903" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70798A0B" w14:textId="336A210F" w:rsidR="00794903" w:rsidRDefault="00651FB7" w:rsidP="00794903">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2024</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Generative AI in Education, Part II,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t>CU Succeed Annual Professional Development</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D7553CB" w14:textId="4F0FAFB3" w:rsidR="00794903" w:rsidRDefault="00794903" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Workshop, Zoom, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F84D4E" w14:textId="291C7B46" w:rsidR="00651FB7" w:rsidRDefault="00651FB7" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CD17378" w14:textId="4F2657D4" w:rsidR="00651FB7" w:rsidRPr="00651FB7" w:rsidRDefault="00651FB7" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00651FB7">
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">“Generative AI in Education” </w:t>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t xml:space="preserve">CU Succeed Annual Professional Development Workshop, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t xml:space="preserve"> Zoom, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778B3E5C" w14:textId="77777777" w:rsidR="00651FB7" w:rsidRDefault="00651FB7" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EB3B5CA" w14:textId="7A06CE21" w:rsidR="000D0995" w:rsidRDefault="000D0995" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D0995">
+        <w:t>2022</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000D0995">
+        <w:t>“Teaching Literary Nonfiction to Meet Learning Objectives in Dual Enrollment English</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C98295B" w14:textId="7D0A8B74" w:rsidR="000D0995" w:rsidRPr="000D0995" w:rsidRDefault="000D0995" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D0995">
+        <w:t>Courses</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r w:rsidR="00794903">
+        <w:t xml:space="preserve">CU Succeed Annual Professional Development Workshop </w:t>
+      </w:r>
+      <w:r w:rsidR="00651FB7">
+        <w:t>Zoom, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="539CB50B" w14:textId="77777777" w:rsidR="006D356A" w:rsidRPr="000D0995" w:rsidRDefault="006D356A" w:rsidP="004F494A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0038430E" w14:textId="51644F48" w:rsidR="002F0348" w:rsidRDefault="00EF5EAD" w:rsidP="00EF5EAD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F0348">
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00EF5EAD">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t xml:space="preserve">Anti-Racist Pedagogy: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5EAD">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nclusive </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">eaching and </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lternative </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">rading </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ractices</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t>,”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CU</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1206A667" w14:textId="260918A3" w:rsidR="00651FB7" w:rsidRDefault="00EF5EAD" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Succeed Annual Professional Development</w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t xml:space="preserve"> Workshop</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="002F0348">
+        <w:t xml:space="preserve">Zoom, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AA97D25" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6493892A" w14:textId="6B929EA3" w:rsidR="00651FB7" w:rsidRDefault="00651FB7" w:rsidP="00651FB7">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2020</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00651FB7">
+        <w:t>“Presence in Online Teaching and Learning.”</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> CU Succeed Annual Professional </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4115D141" w14:textId="68F0F919" w:rsidR="00651FB7" w:rsidRDefault="00651FB7" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Development Workshop, Zoom, co-presenter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63ED010E" w14:textId="77777777" w:rsidR="002F0348" w:rsidRDefault="002F0348" w:rsidP="00EF5EAD">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="775A1982" w14:textId="5ABDA47F" w:rsidR="006D356A" w:rsidRDefault="006D356A" w:rsidP="006D356A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF5EAD">
+        <w:t>Spring Composition Program Assessment Workshop, Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56918FE7" w14:textId="77777777" w:rsidR="006D356A" w:rsidRDefault="006D356A" w:rsidP="006D356A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="294A7E8A" w14:textId="6E50843A" w:rsidR="006D356A" w:rsidRDefault="006D356A" w:rsidP="006D356A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2014 </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5EAD">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Composition Program Assessment Workshop, De</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5EAD">
+        <w:t>nver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29E54402" w14:textId="77777777" w:rsidR="006D356A" w:rsidRDefault="006D356A" w:rsidP="006D356A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18B2CE4A" w14:textId="0176E370" w:rsidR="00D2124C" w:rsidRDefault="00EF5EAD" w:rsidP="00D2124C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2008    </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2124C">
+        <w:t xml:space="preserve">Composition Program Teaching Assistant Training, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DABA97B" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00D2124C">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="171CEE34" w14:textId="351264A4" w:rsidR="00242D5A" w:rsidRPr="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00D2124C">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00242D5A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Workshops Attended</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3221783D" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="369F0783" w14:textId="223F11B5" w:rsidR="00AF2E87" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00CC22F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Unpacking Implicit Bias and Micro Messaging in the Educational Environment @</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="490E8211" w14:textId="30ED1847" w:rsidR="00242D5A" w:rsidRPr="00AF2E87" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidR="00242D5A" w:rsidRPr="00CC22F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>CU</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00242D5A" w:rsidRPr="00CC22F8">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Denver</w:t>
+      </w:r>
+      <w:r w:rsidR="00242D5A">
+        <w:t>, Zoom</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CA0B212" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BDC4BF5" w14:textId="3009C48D" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Anti-Racist Pedagogy Workshop, Felicia Rose Chavez, English Department, Zoom </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5AD3AA" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F119F3B" w14:textId="4D6C577E" w:rsidR="00AF2E87" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00217531">
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0076FC8D" w14:textId="6A248D6C" w:rsidR="00242D5A" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00217531">
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242D5A" w:rsidRPr="006C2D29">
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Promoting Active Learning Online</w:t>
+      </w:r>
+      <w:r w:rsidR="00242D5A">
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>, ACUE, Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16DCD1E8" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202D9877" w14:textId="77777777" w:rsidR="00AF2E87" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>201</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t>Online Skills Mastery Course, Office of Digital Training and Center of Excellence in</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3290052A" w14:textId="184EF57A" w:rsidR="00242D5A" w:rsidRPr="00AF2E87" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:color w:val="201F1E"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00242D5A">
+        <w:t xml:space="preserve"> Teaching and Learning, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A22D979" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05FDE029" w14:textId="0B3D97DF" w:rsidR="00242D5A" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2016</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242D5A">
+        <w:t>Effective Teaching Practices, ACUE,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="778D3944" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="373620FB" w14:textId="19C1BB00" w:rsidR="00AF2E87" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242D5A">
+        <w:t xml:space="preserve">Teaching in Condensed Formats Workshop, Center for Faculty Development, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25BF5A4C" w14:textId="77777777" w:rsidR="00AF2E87" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B81E94E" w14:textId="7656BE04" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2015</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Composition Program Faculty Development Workshop, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF2E87">
+        <w:t>Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11E00FB5" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BC75956" w14:textId="0E3CDF82" w:rsidR="00242D5A" w:rsidRPr="004F494A" w:rsidRDefault="00AF2E87" w:rsidP="00242D5A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2010</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00242D5A">
+        <w:t xml:space="preserve">Disability Pedagogy Workshop, English Department, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44A196EB" w14:textId="77777777" w:rsidR="006D356A" w:rsidRDefault="006D356A" w:rsidP="006D356A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="505AB768" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRPr="00242D5A" w:rsidRDefault="00EB7C56" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00242D5A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Courses Taught</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A15CB86" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
-[...4 lines deleted...]
-    <w:p w14:paraId="712D9B89" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+    <w:p w14:paraId="6D79C9B9" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="00EB7C56">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="433AEF1E" w14:textId="6C7F5F59" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="00EB7C56">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="00956EE0">
         <w:t>ENGL 1020 Core Composition I</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB4B806" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+    <w:p w14:paraId="46F41FAD" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="00EB7C56">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>ENGL 1601 Narrative Art in Literature and Film</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1904B5B1" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+    <w:p w14:paraId="1E6FF828" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="00EB7C56">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>ENGL 1601 Storytelling: Literature, Film, and TV</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BB1659" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+    <w:p w14:paraId="488FD4DF" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="00EB7C56">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>ENGL 2030 Core Composition II</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7855465F" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+    <w:p w14:paraId="50E64DA5" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="00EB7C56">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>ENGL 2030 Core Composition II, Honors</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7995E1" w14:textId="77777777" w:rsidR="00733CE9" w:rsidRPr="00242D5A" w:rsidRDefault="00733CE9" w:rsidP="00733CE9">
+    <w:p w14:paraId="2E3D9C97" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRPr="00242D5A" w:rsidRDefault="00EB7C56" w:rsidP="00EB7C56">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Summer Bridge English Workshop, Center for Pre-Collegiate and Academic Outreach Programs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D48F56D" w14:textId="77777777" w:rsidR="004F494A" w:rsidRDefault="004F494A" w:rsidP="00AD17EA">
-[...54 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="35CF2031" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="006D356A">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18A35354" w14:textId="77777777" w:rsidR="0035540A" w:rsidRDefault="0035540A" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BEE46F0" w14:textId="1E48DE28" w:rsidR="000A6DE6" w:rsidRDefault="00242D5A" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>LEADERSHIP</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7C56">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AND SERVICE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32BC1693" w14:textId="77777777" w:rsidR="0035540A" w:rsidRPr="0035540A" w:rsidRDefault="0035540A" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A8221A2" w14:textId="2E474976" w:rsidR="00F43FDD" w:rsidRDefault="00F43FDD" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pres.-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3435860C" w14:textId="101D3583" w:rsidR="00F43FDD" w:rsidRDefault="00F43FDD" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">2026    Faculty Liaison, Summer AI Community of Practice, Office of the Provost, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638F891B" w14:textId="6E93A33A" w:rsidR="00F43FDD" w:rsidRDefault="00F43FDD" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            University of Colorado Denver</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD66BB3" w14:textId="77777777" w:rsidR="00F43FDD" w:rsidRDefault="00F43FDD" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1631EB9C" w14:textId="148BAF72" w:rsidR="007D7A60" w:rsidRDefault="007D7A60" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pres.-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8AB439" w14:textId="77777777" w:rsidR="00F43FDD" w:rsidRDefault="007D7A60" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000A6DE6">
+        <w:t>Executive Committee</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Representative, English Department, University of Colorado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08462079" w14:textId="15F01F6C" w:rsidR="007D7A60" w:rsidRDefault="00F43FDD" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A60">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
-[...811 lines deleted...]
-      </w:r>
       <w:r>
         <w:t>Denver</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DABA97B" w14:textId="77777777" w:rsidR="00242D5A" w:rsidRDefault="00242D5A" w:rsidP="00D2124C">
-[...423 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2D4A98BF" w14:textId="77777777" w:rsidR="007D7A60" w:rsidRDefault="007D7A60" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BCEB551" w14:textId="13F69AC6" w:rsidR="00D27CDC" w:rsidRDefault="00FB4AC3" w:rsidP="00AD17EA">
-[...3 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="0BCEB551" w14:textId="05587344" w:rsidR="00D27CDC" w:rsidRDefault="00D27CDC" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pres.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EF2867D" w14:textId="5D2E6EDE" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41C1F">
         <w:t>2023-</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00D27CDC">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005356DC" w:rsidRPr="00D41C1F">
+      <w:r w:rsidRPr="00D41C1F">
         <w:t xml:space="preserve">Faculty Advisor for Skyline College Ministry, </w:t>
       </w:r>
-      <w:r w:rsidR="005356DC">
+      <w:r>
         <w:t>Auraria Campus</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0196AF64" w14:textId="77777777" w:rsidR="00D86412" w:rsidRDefault="00D86412" w:rsidP="00AD17EA">
-[...4 lines deleted...]
-    <w:p w14:paraId="53219EEF" w14:textId="77777777" w:rsidR="00FB4AC3" w:rsidRDefault="000F05B6" w:rsidP="00AD17EA">
+    <w:p w14:paraId="63B9FCF6" w14:textId="77777777" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16278570" w14:textId="496467F6" w:rsidR="00D27CDC" w:rsidRDefault="00D27CDC" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pres.-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41BD20DC" w14:textId="2435BE57" w:rsidR="00AD17EA" w:rsidRPr="00D41C1F" w:rsidRDefault="000F05B6" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="00D41C1F">
         <w:t>17</w:t>
       </w:r>
-      <w:r w:rsidR="00FB4AC3">
-[...10 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00D27CDC">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00AD17EA" w:rsidRPr="00D41C1F">
         <w:t xml:space="preserve">Faculty Advisor for Christian Students on Campus at Auraria, </w:t>
       </w:r>
-      <w:r w:rsidR="000F05B6">
+      <w:r>
         <w:t>Auraria Campus</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FA264F4" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25EABECD" w14:textId="77777777" w:rsidR="00FB4AC3" w:rsidRDefault="00FB4AC3" w:rsidP="007D7A60">
-[...12 lines deleted...]
-        <w:t>pres.</w:t>
+    <w:p w14:paraId="2FDEB1F3" w14:textId="77777777" w:rsidR="00D27CDC" w:rsidRDefault="00D27CDC" w:rsidP="00AD17EA">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pres.-</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7221A1D7" w14:textId="6FD33F18" w:rsidR="00117792" w:rsidRDefault="005356DC" w:rsidP="007D7A60">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41C1F">
+        <w:t>2010</w:t>
       </w:r>
       <w:r w:rsidR="00D27CDC">
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="005356DC" w:rsidRPr="00D41C1F">
+      <w:r w:rsidRPr="00D41C1F">
         <w:t>CU Succeed English Department Liaison</w:t>
       </w:r>
-      <w:r w:rsidR="005356DC">
+      <w:r>
         <w:t>, English Department</w:t>
       </w:r>
       <w:r w:rsidR="00DA3BE5">
         <w:t>, CU Denver</w:t>
       </w:r>
-      <w:r w:rsidR="005356DC" w:rsidRPr="00D41C1F">
+      <w:r w:rsidRPr="00D41C1F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F40DFC8" w14:textId="77777777" w:rsidR="00D27CDC" w:rsidRDefault="00D27CDC" w:rsidP="004B1C83">
-[...4 lines deleted...]
-    <w:p w14:paraId="116301CD" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRDefault="00EB7C56" w:rsidP="00EB7C56">
+    <w:p w14:paraId="0F40DFC8" w14:textId="77777777" w:rsidR="00D27CDC" w:rsidRDefault="00D27CDC" w:rsidP="00DA3BE5">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="116301CD" w14:textId="77777777" w:rsidR="00EB7C56" w:rsidRPr="000A6DE6" w:rsidRDefault="00EB7C56" w:rsidP="00EB7C56">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="000A6DE6">
         <w:t>2026</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Search Committee, </w:t>
       </w:r>
       <w:r w:rsidRPr="00117792">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CLAS AD on Lifelong Learning and Community Partnerships</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">, CLAS, </w:t>
       </w:r>
       <w:r>
         <w:t>University of Colorado Denver</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4642EC" w14:textId="77777777" w:rsidR="004B1C83" w:rsidRDefault="004B1C83" w:rsidP="00EB7C56">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7206C0AF" w14:textId="77777777" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47C0BD78" w14:textId="3A1EE2D7" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="005356DC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="00AF2E87">
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00AF2E87">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t>AP Visiting Fellow in Assessment for AP Language and Composition, College</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3DE750" w14:textId="74BFD186" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="005356DC">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">            Board </w:t>
+    <w:p w14:paraId="0C3DE750" w14:textId="21CB4DBD" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="005356DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            Board (stipend received)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DDF9A0A" w14:textId="77777777" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="005356DC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D67925B" w14:textId="0F720A15" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="005356DC">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>2025</w:t>
       </w:r>
       <w:r w:rsidR="00AF2E87">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">AP Visiting Fellow in Assessment for AP Language and Literature, College  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46255164" w14:textId="0CACDD91" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="005356DC">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">            Board </w:t>
+    <w:p w14:paraId="46255164" w14:textId="345A1556" w:rsidR="005356DC" w:rsidRDefault="005356DC" w:rsidP="005356DC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">            Board (stipend received)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14A56FF8" w14:textId="77777777" w:rsidR="005F7109" w:rsidRDefault="005F7109" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E831017" w14:textId="35A795A0" w:rsidR="005F7109" w:rsidRDefault="005F7109" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>2024</w:t>
       </w:r>
       <w:r w:rsidR="00CB1408">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006771EE">
         <w:t>Principal</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Instructor Committee, English Department</w:t>
       </w:r>
       <w:r w:rsidR="00DA3BE5">
         <w:t>, University of Colorado Denver</w:t>
@@ -2286,50 +2342,51 @@
     <w:p w14:paraId="23B690D8" w14:textId="470CF3C0" w:rsidR="00B52EC5" w:rsidRDefault="00B52EC5" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
         <w:t>2015</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Composition Program Assessment, English Department, </w:t>
       </w:r>
       <w:r w:rsidR="00DA3BE5">
         <w:t>University of Colorado Denver</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6950D3" w14:textId="77777777" w:rsidR="00B5099E" w:rsidRDefault="00B5099E" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="262CE288" w14:textId="10A29027" w:rsidR="00B5099E" w:rsidRDefault="00B5099E" w:rsidP="00DA3BE5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>2015</w:t>
       </w:r>
       <w:r w:rsidR="006771EE">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D41C1F">
         <w:t>WID Study Group</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B52EC5">
         <w:t>English Department,</w:t>
       </w:r>
       <w:r w:rsidR="00DA3BE5">
         <w:t xml:space="preserve"> University of Colorado Denver</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="632F99F9" w14:textId="77777777" w:rsidR="007D7A60" w:rsidRDefault="007D7A60" w:rsidP="00DA3BE5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="083D6CFA" w14:textId="4C6AEC9B" w:rsidR="007D7A60" w:rsidRDefault="007D7A60" w:rsidP="007D7A60">
       <w:pPr>
@@ -2351,51 +2408,50 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00D41C1F">
         <w:t>General Education Assessment Project</w:t>
       </w:r>
       <w:r>
         <w:t>, Office of Assessment, University of Colorado Denver</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B2C2969" w14:textId="77777777" w:rsidR="007D7A60" w:rsidRDefault="007D7A60" w:rsidP="00DA3BE5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E5F8BE7" w14:textId="77777777" w:rsidR="00DA3BE5" w:rsidRDefault="00DA3BE5" w:rsidP="00DA3BE5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65C1F3C7" w14:textId="277ABD43" w:rsidR="006771EE" w:rsidRDefault="00B5099E" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>201</w:t>
       </w:r>
       <w:r w:rsidR="007D7A60">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D1699AD" w14:textId="769FE0D7" w:rsidR="00B5099E" w:rsidRPr="00D41C1F" w:rsidRDefault="00B5099E" w:rsidP="00DA3BE5">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>201</w:t>
       </w:r>
       <w:r w:rsidR="007D7A60">
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="006771EE">
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Composition Program Outcomes Assessment Team, </w:t>
@@ -2515,105 +2571,105 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04553890" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5467AAF4" w14:textId="77777777" w:rsidR="00AD17EA" w:rsidRDefault="00AD17EA" w:rsidP="00AD17EA">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BF93860" w14:textId="02DE3EB4" w:rsidR="008036CB" w:rsidRDefault="008036CB" w:rsidP="00AD17EA"/>
     <w:sectPr w:rsidR="008036CB" w:rsidSect="00702D3C">
-      <w:footerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId6"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="490B937E" w14:textId="77777777" w:rsidR="0051788F" w:rsidRDefault="0051788F" w:rsidP="0035540A">
+    <w:p w14:paraId="667FB940" w14:textId="77777777" w:rsidR="007C14EE" w:rsidRDefault="007C14EE" w:rsidP="0035540A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ED9A965" w14:textId="77777777" w:rsidR="0051788F" w:rsidRDefault="0051788F" w:rsidP="0035540A">
+    <w:p w14:paraId="167853E6" w14:textId="77777777" w:rsidR="007C14EE" w:rsidRDefault="007C14EE" w:rsidP="0035540A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1193529724"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="560671C4" w14:textId="598D8336" w:rsidR="0035540A" w:rsidRDefault="0035540A">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
@@ -2621,230 +2677,205 @@
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3D7A3837" w14:textId="77777777" w:rsidR="0035540A" w:rsidRDefault="0035540A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E3B901C" w14:textId="77777777" w:rsidR="0051788F" w:rsidRDefault="0051788F" w:rsidP="0035540A">
+    <w:p w14:paraId="2180B746" w14:textId="77777777" w:rsidR="007C14EE" w:rsidRDefault="007C14EE" w:rsidP="0035540A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4D6E3885" w14:textId="77777777" w:rsidR="0051788F" w:rsidRDefault="0051788F" w:rsidP="0035540A">
+    <w:p w14:paraId="4672E093" w14:textId="77777777" w:rsidR="007C14EE" w:rsidRDefault="007C14EE" w:rsidP="0035540A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AD17EA"/>
     <w:rsid w:val="00016476"/>
     <w:rsid w:val="000165FE"/>
     <w:rsid w:val="00031A98"/>
     <w:rsid w:val="000A5946"/>
     <w:rsid w:val="000A6DE6"/>
     <w:rsid w:val="000D0995"/>
     <w:rsid w:val="000F05B6"/>
     <w:rsid w:val="000F61B0"/>
     <w:rsid w:val="00104D9C"/>
     <w:rsid w:val="00117792"/>
     <w:rsid w:val="00125E87"/>
-    <w:rsid w:val="00173C3A"/>
     <w:rsid w:val="00180BF1"/>
     <w:rsid w:val="001921B7"/>
     <w:rsid w:val="001A4D53"/>
     <w:rsid w:val="001B4489"/>
     <w:rsid w:val="001C3BCC"/>
-    <w:rsid w:val="001C42F3"/>
     <w:rsid w:val="001D0FD5"/>
     <w:rsid w:val="001E3A3F"/>
     <w:rsid w:val="00217531"/>
     <w:rsid w:val="00231DDA"/>
     <w:rsid w:val="00242D5A"/>
     <w:rsid w:val="00245944"/>
     <w:rsid w:val="002664E9"/>
     <w:rsid w:val="002A1A2B"/>
-    <w:rsid w:val="002B10CD"/>
-    <w:rsid w:val="002C5B94"/>
     <w:rsid w:val="002F0348"/>
     <w:rsid w:val="002F74AD"/>
     <w:rsid w:val="00313D21"/>
     <w:rsid w:val="003366EA"/>
     <w:rsid w:val="003456C9"/>
     <w:rsid w:val="0035540A"/>
+    <w:rsid w:val="003632B2"/>
     <w:rsid w:val="00392E1C"/>
     <w:rsid w:val="003978FC"/>
     <w:rsid w:val="003D22A7"/>
-    <w:rsid w:val="00437B7A"/>
     <w:rsid w:val="00440559"/>
-    <w:rsid w:val="0046612A"/>
-    <w:rsid w:val="0047025D"/>
     <w:rsid w:val="0047735A"/>
     <w:rsid w:val="00480BDD"/>
     <w:rsid w:val="004818F9"/>
-    <w:rsid w:val="004B1C83"/>
     <w:rsid w:val="004C53B6"/>
     <w:rsid w:val="004D5539"/>
-    <w:rsid w:val="004E7CEF"/>
     <w:rsid w:val="004F494A"/>
-    <w:rsid w:val="0051788F"/>
     <w:rsid w:val="00527EA2"/>
-    <w:rsid w:val="005310EF"/>
     <w:rsid w:val="005356DC"/>
     <w:rsid w:val="005C20E6"/>
     <w:rsid w:val="005F22B6"/>
     <w:rsid w:val="005F7109"/>
     <w:rsid w:val="006274C9"/>
     <w:rsid w:val="006307F4"/>
-    <w:rsid w:val="00642604"/>
     <w:rsid w:val="00651FB7"/>
     <w:rsid w:val="006624EF"/>
     <w:rsid w:val="006771EE"/>
     <w:rsid w:val="006923AE"/>
     <w:rsid w:val="006974DE"/>
     <w:rsid w:val="006C56F9"/>
     <w:rsid w:val="006D356A"/>
     <w:rsid w:val="00702D3C"/>
     <w:rsid w:val="007051E6"/>
-    <w:rsid w:val="00733CE9"/>
     <w:rsid w:val="007601B9"/>
-    <w:rsid w:val="00761CD8"/>
     <w:rsid w:val="00782F9F"/>
     <w:rsid w:val="00794903"/>
     <w:rsid w:val="007B0BCC"/>
+    <w:rsid w:val="007C14EE"/>
     <w:rsid w:val="007D7A60"/>
     <w:rsid w:val="008036CB"/>
-    <w:rsid w:val="00803E52"/>
-    <w:rsid w:val="00831D9D"/>
     <w:rsid w:val="008778C9"/>
-    <w:rsid w:val="00882586"/>
     <w:rsid w:val="008918B8"/>
-    <w:rsid w:val="008A418C"/>
     <w:rsid w:val="008D1036"/>
     <w:rsid w:val="00922E35"/>
     <w:rsid w:val="00960E0F"/>
-    <w:rsid w:val="009664E9"/>
     <w:rsid w:val="0097620C"/>
-    <w:rsid w:val="009D7928"/>
     <w:rsid w:val="009F3B74"/>
-    <w:rsid w:val="00A002BB"/>
     <w:rsid w:val="00A10E02"/>
     <w:rsid w:val="00A202BF"/>
     <w:rsid w:val="00A221E3"/>
     <w:rsid w:val="00A326FC"/>
     <w:rsid w:val="00A36D7D"/>
-    <w:rsid w:val="00A549C5"/>
     <w:rsid w:val="00A85B0B"/>
     <w:rsid w:val="00AC2801"/>
     <w:rsid w:val="00AC303D"/>
     <w:rsid w:val="00AD08A7"/>
     <w:rsid w:val="00AD17EA"/>
     <w:rsid w:val="00AD6052"/>
-    <w:rsid w:val="00AE52BD"/>
     <w:rsid w:val="00AF2E87"/>
     <w:rsid w:val="00B149F3"/>
     <w:rsid w:val="00B5099E"/>
     <w:rsid w:val="00B52EC5"/>
     <w:rsid w:val="00B6667A"/>
-    <w:rsid w:val="00B74134"/>
+    <w:rsid w:val="00B828BC"/>
     <w:rsid w:val="00BB11C6"/>
     <w:rsid w:val="00BF67CE"/>
     <w:rsid w:val="00C33FAE"/>
-    <w:rsid w:val="00C71C7D"/>
     <w:rsid w:val="00C72FFE"/>
     <w:rsid w:val="00C90BD9"/>
-    <w:rsid w:val="00CA193B"/>
     <w:rsid w:val="00CB1408"/>
     <w:rsid w:val="00D2124C"/>
     <w:rsid w:val="00D27CDC"/>
     <w:rsid w:val="00D70D74"/>
-    <w:rsid w:val="00D86412"/>
     <w:rsid w:val="00D93749"/>
     <w:rsid w:val="00D93C07"/>
     <w:rsid w:val="00DA1DCA"/>
     <w:rsid w:val="00DA3BE5"/>
     <w:rsid w:val="00E073E7"/>
     <w:rsid w:val="00E2597C"/>
     <w:rsid w:val="00E4051D"/>
     <w:rsid w:val="00EA3C78"/>
     <w:rsid w:val="00EA4473"/>
     <w:rsid w:val="00EB7C56"/>
     <w:rsid w:val="00EF5070"/>
     <w:rsid w:val="00EF5EAD"/>
     <w:rsid w:val="00F0024F"/>
     <w:rsid w:val="00F35447"/>
+    <w:rsid w:val="00F43FDD"/>
     <w:rsid w:val="00F628C0"/>
     <w:rsid w:val="00F864FE"/>
-    <w:rsid w:val="00FB4AC3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="78B3559A"/>
@@ -3892,74 +3923,62 @@
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0035540A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0035540A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://whereinversailles.blogspot.com/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4218,69 +4237,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>832</Words>
-  <Characters>5690</Characters>
+  <Words>995</Words>
+  <Characters>5672</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>218</Lines>
-  <Paragraphs>130</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6392</CharactersWithSpaces>
+  <CharactersWithSpaces>6654</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Spears, Lisa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>