--- v0 (2026-05-09)
+++ v1 (2026-05-31)
@@ -1,1596 +1,1787 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cumminle\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{16CEC652-40D8-4EC9-9407-892C35AF6C45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{824B7767-59C6-45FA-AFBD-0053B0920C45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" tabRatio="951" xr2:uid="{4CD7B66A-FD4A-4A19-BD7C-EFBDFC992EA1}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{525C15E8-C989-417F-A5C0-983DB1118A97}"/>
   </bookViews>
   <sheets>
-    <sheet name="Course Requests" sheetId="1" r:id="rId1"/>
-    <sheet name="Yearlong" sheetId="4" r:id="rId2"/>
+    <sheet name="Fall 2026" sheetId="1" r:id="rId1"/>
+    <sheet name="Yearlong" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1017" uniqueCount="413">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1436" uniqueCount="478">
+  <si>
+    <t>Term</t>
+  </si>
   <si>
     <t>Course Number</t>
   </si>
   <si>
+    <t>Course Name</t>
+  </si>
+  <si>
     <t>High School</t>
   </si>
   <si>
     <t>Tuition</t>
   </si>
   <si>
     <t>FirstName</t>
   </si>
   <si>
     <t>LastName</t>
   </si>
   <si>
-    <t>Course Name</t>
+    <t>Fall 2026</t>
+  </si>
+  <si>
+    <t>PMUS 1001</t>
+  </si>
+  <si>
+    <t>Music Appreciation</t>
+  </si>
+  <si>
+    <t>Addenbrooke Classical Academy</t>
+  </si>
+  <si>
+    <t>Alexander</t>
+  </si>
+  <si>
+    <t>Anderson</t>
+  </si>
+  <si>
+    <t>MATH 1110</t>
+  </si>
+  <si>
+    <t>College Algebra</t>
+  </si>
+  <si>
+    <t>Timnath High School</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Amy </t>
+  </si>
+  <si>
+    <t>Archibald</t>
+  </si>
+  <si>
+    <t>MATH 2830</t>
+  </si>
+  <si>
+    <t>Introductory Statistics</t>
+  </si>
+  <si>
+    <t>MATH 1401</t>
+  </si>
+  <si>
+    <t>Calculus I</t>
+  </si>
+  <si>
+    <t>Rocky Mountain High School</t>
+  </si>
+  <si>
+    <t>Nathan</t>
+  </si>
+  <si>
+    <t>Balk</t>
+  </si>
+  <si>
+    <t>MATH 2421</t>
+  </si>
+  <si>
+    <t>Calculus III</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HIST 1361 </t>
+  </si>
+  <si>
+    <t>U.S. History to 1876</t>
+  </si>
+  <si>
+    <t>Cheyenne Mountain High School</t>
+  </si>
+  <si>
+    <t>John</t>
+  </si>
+  <si>
+    <t>Battersby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATH 1120 </t>
+  </si>
+  <si>
+    <t>College Trigonometry</t>
+  </si>
+  <si>
+    <t>Monarch High School Gold Program</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brian </t>
+  </si>
+  <si>
+    <t>Beamer</t>
+  </si>
+  <si>
+    <t>PSYC 1000</t>
+  </si>
+  <si>
+    <t>Introduction to Psychology I</t>
+  </si>
+  <si>
+    <t>Kara</t>
+  </si>
+  <si>
+    <t>Beiswanger</t>
+  </si>
+  <si>
+    <t>Fairview High School</t>
+  </si>
+  <si>
+    <t>Amanda</t>
+  </si>
+  <si>
+    <t>Bixler</t>
+  </si>
+  <si>
+    <t>BIOL 2020</t>
+  </si>
+  <si>
+    <t>Molecules to Cells</t>
+  </si>
+  <si>
+    <t>Legacy High School</t>
+  </si>
+  <si>
+    <t>Blyth</t>
+  </si>
+  <si>
+    <t>BIOL 2021</t>
+  </si>
+  <si>
+    <t>Molecules to Cells Laboratory</t>
+  </si>
+  <si>
+    <t>PHYS 1052</t>
+  </si>
+  <si>
+    <t>General Astronomy I</t>
+  </si>
+  <si>
+    <t>Erie High School</t>
+  </si>
+  <si>
+    <t>Jacob</t>
+  </si>
+  <si>
+    <t>Borealis</t>
+  </si>
+  <si>
+    <t>ENGL 1020</t>
+  </si>
+  <si>
+    <t>Core Composition I</t>
+  </si>
+  <si>
+    <t>East High School</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Buddenhagen</t>
+  </si>
+  <si>
+    <t>ETST 2108</t>
+  </si>
+  <si>
+    <t>Introduction to Chicanx and Latinx Studies</t>
+  </si>
+  <si>
+    <t>North High School</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carla </t>
+  </si>
+  <si>
+    <t>Cariño</t>
+  </si>
+  <si>
+    <t>Longmont High School</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>Chou</t>
+  </si>
+  <si>
+    <t>CHEM 2031</t>
+  </si>
+  <si>
+    <t>General Chemistry I</t>
+  </si>
+  <si>
+    <t>Frederick High School</t>
+  </si>
+  <si>
+    <t>Ted</t>
+  </si>
+  <si>
+    <t>Clapp</t>
+  </si>
+  <si>
+    <t>CHEM 2038</t>
+  </si>
+  <si>
+    <t>General Chemistry Laboratory I</t>
+  </si>
+  <si>
+    <t>Northglenn High School</t>
+  </si>
+  <si>
+    <t>Maria</t>
+  </si>
+  <si>
+    <t>Clinton</t>
+  </si>
+  <si>
+    <t>PSCI 1101</t>
+  </si>
+  <si>
+    <t>American Political System</t>
+  </si>
+  <si>
+    <t>Justice High School</t>
+  </si>
+  <si>
+    <t>Tijani</t>
+  </si>
+  <si>
+    <t>Cole</t>
+  </si>
+  <si>
+    <t>PSCI 2006</t>
+  </si>
+  <si>
+    <t>Global Political Issues</t>
+  </si>
+  <si>
+    <t>CRJU 1000</t>
+  </si>
+  <si>
+    <t>Criminology and Criminal Justice: An Overview</t>
+  </si>
+  <si>
+    <t>CRJU 2041</t>
+  </si>
+  <si>
+    <t>Criminological Theory</t>
+  </si>
+  <si>
+    <t>ENGL 2030</t>
+  </si>
+  <si>
+    <t>Core Composition II</t>
+  </si>
+  <si>
+    <t>Beth Jacob High School</t>
+  </si>
+  <si>
+    <t>Kelly</t>
+  </si>
+  <si>
+    <t>Comcowich</t>
+  </si>
+  <si>
+    <t>ENGL 2156</t>
+  </si>
+  <si>
+    <t>Introduction to Creative Writing</t>
+  </si>
+  <si>
+    <t>Introduction to Psychology</t>
+  </si>
+  <si>
+    <t>Ginny</t>
+  </si>
+  <si>
+    <t>Cox</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>Davis</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>Dean</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATH 1110 </t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>Dobo</t>
+  </si>
+  <si>
+    <t>Stacy</t>
+  </si>
+  <si>
+    <t>Elder</t>
+  </si>
+  <si>
+    <t>Mountain View High School</t>
+  </si>
+  <si>
+    <t>Evans</t>
+  </si>
+  <si>
+    <t>Prospect Ridge Academy</t>
+  </si>
+  <si>
+    <t>Feinstein-Johnson</t>
+  </si>
+  <si>
+    <t>Ari</t>
+  </si>
+  <si>
+    <t>Finkelstein</t>
+  </si>
+  <si>
+    <t>Mead High School</t>
+  </si>
+  <si>
+    <t>Kathryn</t>
+  </si>
+  <si>
+    <t>Fletcher</t>
+  </si>
+  <si>
+    <t>General Chemistry I Lab</t>
+  </si>
+  <si>
+    <t>Roaring Fork High School</t>
+  </si>
+  <si>
+    <t>Arthur</t>
+  </si>
+  <si>
+    <t>Forbes</t>
+  </si>
+  <si>
+    <t>Rebecca</t>
+  </si>
+  <si>
+    <t>Freeman</t>
+  </si>
+  <si>
+    <t>HIST 1381</t>
+  </si>
+  <si>
+    <t>The History of Now</t>
+  </si>
+  <si>
+    <t>Matthew</t>
+  </si>
+  <si>
+    <t>Fulford</t>
+  </si>
+  <si>
+    <t>ENGL 1200</t>
+  </si>
+  <si>
+    <t>Introduction to Fiction</t>
+  </si>
+  <si>
+    <t>Centaurus High School</t>
+  </si>
+  <si>
+    <t>Shanda</t>
+  </si>
+  <si>
+    <t>Gance</t>
+  </si>
+  <si>
+    <t>MATH 1120</t>
+  </si>
+  <si>
+    <t>Nederland Junior/Senior High School</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scott </t>
+  </si>
+  <si>
+    <t>Geels</t>
+  </si>
+  <si>
+    <t>Cherry Creek High School</t>
+  </si>
+  <si>
+    <t>Eric</t>
+  </si>
+  <si>
+    <t>Haupert</t>
+  </si>
+  <si>
+    <t>SOCY 1001</t>
+  </si>
+  <si>
+    <t>Understanding the Social World</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Hernandez</t>
+  </si>
+  <si>
+    <t>ENGL 1601</t>
+  </si>
+  <si>
+    <t>Storytelling: Literature, Film, and Television</t>
+  </si>
+  <si>
+    <t>Carlye</t>
+  </si>
+  <si>
+    <t>Holladay</t>
+  </si>
+  <si>
+    <t>COMM 1001</t>
+  </si>
+  <si>
+    <t>Presentations and Civic Life</t>
+  </si>
+  <si>
+    <t>Loveland High School</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Jennifer </t>
+  </si>
+  <si>
+    <t>Jantz</t>
+  </si>
+  <si>
+    <t>COMM 1021</t>
+  </si>
+  <si>
+    <t>Introduction to Media Studies</t>
+  </si>
+  <si>
+    <t>Zachary</t>
+  </si>
+  <si>
+    <t>Jones</t>
+  </si>
+  <si>
+    <t>Emily</t>
+  </si>
+  <si>
+    <t>Knapp</t>
+  </si>
+  <si>
+    <t>Berthoud High School</t>
+  </si>
+  <si>
+    <t>Leachman</t>
+  </si>
+  <si>
+    <t>HIST 1400</t>
+  </si>
+  <si>
+    <t>Controversies in History</t>
+  </si>
+  <si>
+    <t>Coronado High School</t>
+  </si>
+  <si>
+    <t>Erin</t>
+  </si>
+  <si>
+    <t>Lewis</t>
+  </si>
+  <si>
+    <t>MGMT 1000</t>
+  </si>
+  <si>
+    <t>Introduction to Busines</t>
+  </si>
+  <si>
+    <t>Clayton</t>
+  </si>
+  <si>
+    <t>Lyell</t>
+  </si>
+  <si>
+    <t>MKTG 1000</t>
+  </si>
+  <si>
+    <t>Introduction to Marketing</t>
+  </si>
+  <si>
+    <t>Bear Creek High School</t>
+  </si>
+  <si>
+    <t>Deanna</t>
+  </si>
+  <si>
+    <t>Macri</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATH 2421 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lindsey </t>
+  </si>
+  <si>
+    <t>Madison</t>
+  </si>
+  <si>
+    <t>Manley</t>
+  </si>
+  <si>
+    <t>Timothy</t>
+  </si>
+  <si>
+    <t>Matthews</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>Matuschek</t>
+  </si>
+  <si>
+    <t>MATH 3000</t>
+  </si>
+  <si>
+    <t>Introduction to Abstract Mathematics</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Daniel </t>
+  </si>
+  <si>
+    <t>McCarthy</t>
+  </si>
+  <si>
+    <t>Dillon</t>
+  </si>
+  <si>
+    <t>McNamee</t>
+  </si>
+  <si>
+    <t>HIST 1362</t>
+  </si>
+  <si>
+    <t>U.S. History Since 1876</t>
+  </si>
+  <si>
+    <t>Heddy</t>
+  </si>
+  <si>
+    <t>Melamed</t>
+  </si>
+  <si>
+    <t>Payton</t>
+  </si>
+  <si>
+    <t>Misuraca</t>
+  </si>
+  <si>
+    <t>Simla High School</t>
+  </si>
+  <si>
+    <t>Jenifer</t>
+  </si>
+  <si>
+    <t>Montague</t>
+  </si>
+  <si>
+    <t>Laura</t>
+  </si>
+  <si>
+    <t>Munnelly</t>
+  </si>
+  <si>
+    <t>Widefield High School</t>
+  </si>
+  <si>
+    <t>Angela</t>
+  </si>
+  <si>
+    <t>Murphy</t>
+  </si>
+  <si>
+    <t>PHYS 2311</t>
+  </si>
+  <si>
+    <t>General Physics I: Calculus-Based</t>
+  </si>
+  <si>
+    <t>Susan</t>
+  </si>
+  <si>
+    <t>Nicholson-Dykstra</t>
+  </si>
+  <si>
+    <t>PHYS 2321</t>
+  </si>
+  <si>
+    <t>Intro Experimental Physics Lab</t>
+  </si>
+  <si>
+    <t>Nugent</t>
+  </si>
+  <si>
+    <t>Kasey</t>
+  </si>
+  <si>
+    <t>Nunn</t>
+  </si>
+  <si>
+    <t>Boulder High School</t>
+  </si>
+  <si>
+    <t>Akili</t>
+  </si>
+  <si>
+    <t>Obika</t>
+  </si>
+  <si>
+    <t>Fossil Ridge High School</t>
+  </si>
+  <si>
+    <t>Niall</t>
+  </si>
+  <si>
+    <t>O'Dwyer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHEM 1474 </t>
+  </si>
+  <si>
+    <t>Core Chemistry: Chemistry for Everyday</t>
+  </si>
+  <si>
+    <t>Kristin</t>
+  </si>
+  <si>
+    <t>Olsson</t>
+  </si>
+  <si>
+    <t>Owen</t>
+  </si>
+  <si>
+    <t>Kathleen</t>
+  </si>
+  <si>
+    <t>Packard</t>
+  </si>
+  <si>
+    <t>Danielle</t>
+  </si>
+  <si>
+    <t>Paintin</t>
+  </si>
+  <si>
+    <t>Desiree</t>
+  </si>
+  <si>
+    <t>Paswaters</t>
+  </si>
+  <si>
+    <t>Tracy</t>
+  </si>
+  <si>
+    <t>Pearce</t>
+  </si>
+  <si>
+    <t>HIST 1016</t>
+  </si>
+  <si>
+    <t>World History to 1500</t>
+  </si>
+  <si>
+    <t>Peoples</t>
+  </si>
+  <si>
+    <t>Todd</t>
+  </si>
+  <si>
+    <t>Pfeifer</t>
+  </si>
+  <si>
+    <t>Connor</t>
+  </si>
+  <si>
+    <t>Plooy</t>
+  </si>
+  <si>
+    <t>Stephanie</t>
+  </si>
+  <si>
+    <t>Pourbaix</t>
+  </si>
+  <si>
+    <t>Fountain-Ft.Carson High School</t>
+  </si>
+  <si>
+    <t>Jose</t>
+  </si>
+  <si>
+    <t>Quezada Davalos</t>
+  </si>
+  <si>
+    <t>Annie</t>
+  </si>
+  <si>
+    <t>Rentel</t>
+  </si>
+  <si>
+    <t>PSCI 1001</t>
+  </si>
+  <si>
+    <t>Introduction to Political Science: The Quest for Freedom and Justice</t>
+  </si>
+  <si>
+    <t>Jamie</t>
+  </si>
+  <si>
+    <t>Revielle</t>
+  </si>
+  <si>
+    <t>ETST 2000</t>
+  </si>
+  <si>
+    <t>Introduction to Ethnic Studies</t>
+  </si>
+  <si>
+    <t>Michelle</t>
+  </si>
+  <si>
+    <t>Rich</t>
+  </si>
+  <si>
+    <t>Riedel</t>
+  </si>
+  <si>
+    <t>CHEM 2061</t>
+  </si>
+  <si>
+    <t>General Chemistry II</t>
+  </si>
+  <si>
+    <t>CHEM 2068</t>
+  </si>
+  <si>
+    <t>General Chemistry II Lab</t>
+  </si>
+  <si>
+    <t>Grandview High School</t>
+  </si>
+  <si>
+    <t>Kimberly</t>
+  </si>
+  <si>
+    <t>Robbins</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Neal </t>
+  </si>
+  <si>
+    <t>Rosengren</t>
+  </si>
+  <si>
+    <t>Ruddy</t>
+  </si>
+  <si>
+    <t>Rupp</t>
+  </si>
+  <si>
+    <t>Dan</t>
+  </si>
+  <si>
+    <t>Rypma</t>
+  </si>
+  <si>
+    <t>HIST 1026</t>
+  </si>
+  <si>
+    <t>World History Since 1500</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Schauer</t>
+  </si>
+  <si>
+    <t>Montrose High School</t>
+  </si>
+  <si>
+    <t>Kurt</t>
+  </si>
+  <si>
+    <t>Scriffiny</t>
+  </si>
+  <si>
+    <t>MATH 2411</t>
+  </si>
+  <si>
+    <t>Calculus II</t>
+  </si>
+  <si>
+    <t>Silverman</t>
+  </si>
+  <si>
+    <t>Leslie</t>
+  </si>
+  <si>
+    <t>Smyser</t>
+  </si>
+  <si>
+    <t>BIOL 2010</t>
+  </si>
+  <si>
+    <t>Organisms to Ecosystems</t>
+  </si>
+  <si>
+    <t>BIOL 2011</t>
+  </si>
+  <si>
+    <t>Organisms to Ecosystems Lab</t>
+  </si>
+  <si>
+    <t>Snyder</t>
+  </si>
+  <si>
+    <t>HIST 1211</t>
+  </si>
+  <si>
+    <t>Western Civilization I</t>
+  </si>
+  <si>
+    <t>Kayla</t>
+  </si>
+  <si>
+    <t>Steele</t>
+  </si>
+  <si>
+    <t>FINE 1100</t>
+  </si>
+  <si>
+    <t>Drawing I</t>
+  </si>
+  <si>
+    <t>Thomas</t>
+  </si>
+  <si>
+    <t>FINE 1400</t>
+  </si>
+  <si>
+    <t>Two Dimensional Design</t>
+  </si>
+  <si>
+    <t>FINE 2200</t>
+  </si>
+  <si>
+    <t>Painting I</t>
+  </si>
+  <si>
+    <t>Adam</t>
+  </si>
+  <si>
+    <t>Stewart</t>
+  </si>
+  <si>
+    <t>Lauren</t>
+  </si>
+  <si>
+    <t>Swanson</t>
+  </si>
+  <si>
+    <t>Topf</t>
+  </si>
+  <si>
+    <t>Cristen</t>
+  </si>
+  <si>
+    <t>Underwood</t>
+  </si>
+  <si>
+    <t>Laszlo</t>
+  </si>
+  <si>
+    <t>Vass</t>
+  </si>
+  <si>
+    <t>MATH 1376</t>
+  </si>
+  <si>
+    <t>Programming for Data Science</t>
+  </si>
+  <si>
+    <t>Skyline High School</t>
+  </si>
+  <si>
+    <t>Ken</t>
+  </si>
+  <si>
+    <t>Versoi</t>
+  </si>
+  <si>
+    <t>MATH 2831</t>
+  </si>
+  <si>
+    <t>Introductory Statistics Workshop</t>
+  </si>
+  <si>
+    <t>Sandra</t>
+  </si>
+  <si>
+    <t>Weeks</t>
+  </si>
+  <si>
+    <t>Drew</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>The Vanguard School</t>
+  </si>
+  <si>
+    <t>Bradley</t>
+  </si>
+  <si>
+    <t>Christina</t>
+  </si>
+  <si>
+    <t>Whitney</t>
+  </si>
+  <si>
+    <t>Rachel</t>
+  </si>
+  <si>
+    <t>Wicker</t>
+  </si>
+  <si>
+    <t>Kaylee</t>
+  </si>
+  <si>
+    <t>Wong Dolloff</t>
+  </si>
+  <si>
+    <t>South High School</t>
+  </si>
+  <si>
+    <t>Woodward</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>Zuckerman</t>
+  </si>
+  <si>
+    <t>Lea</t>
+  </si>
+  <si>
+    <t>Singer</t>
+  </si>
+  <si>
+    <t>FINE 2155</t>
+  </si>
+  <si>
+    <t>Introduction to Digital Photography</t>
+  </si>
+  <si>
+    <t>Johnson</t>
+  </si>
+  <si>
+    <t>FNCE 1200</t>
+  </si>
+  <si>
+    <t>Introduction to Investing</t>
+  </si>
+  <si>
+    <t>EPIC Campus</t>
+  </si>
+  <si>
+    <t>Chad</t>
+  </si>
+  <si>
+    <t>Sawyer</t>
+  </si>
+  <si>
+    <t>Spring 2027</t>
+  </si>
+  <si>
+    <t>SPAN 2110</t>
+  </si>
+  <si>
+    <t>Second Year Spanish I</t>
+  </si>
+  <si>
+    <t>Xiara</t>
+  </si>
+  <si>
+    <t>Acosta</t>
+  </si>
+  <si>
+    <t>Madeleine</t>
+  </si>
+  <si>
+    <t>Angelino</t>
+  </si>
+  <si>
+    <t>Jeannette</t>
+  </si>
+  <si>
+    <t>Armendariz</t>
+  </si>
+  <si>
+    <t>Ridgeview Classical Schools</t>
+  </si>
+  <si>
+    <t>Karl</t>
+  </si>
+  <si>
+    <t>Ayers</t>
+  </si>
+  <si>
+    <t>BIOL 1560</t>
+  </si>
+  <si>
+    <t>Basic Biology II: From Cells to Organisms</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lyle </t>
+  </si>
+  <si>
+    <t>Carbutt</t>
+  </si>
+  <si>
+    <t>Organisms to Ecosystem</t>
+  </si>
+  <si>
+    <t>Chilton</t>
+  </si>
+  <si>
+    <t>Monarch High School</t>
+  </si>
+  <si>
+    <t>Carolyn</t>
+  </si>
+  <si>
+    <t>Cunningham</t>
+  </si>
+  <si>
+    <t>Cvanciger</t>
+  </si>
+  <si>
+    <t>LATN 2010</t>
+  </si>
+  <si>
+    <t>Intermediate Latin I</t>
+  </si>
+  <si>
+    <t>Ascent Classical Academy</t>
+  </si>
+  <si>
+    <t>Tyler</t>
+  </si>
+  <si>
+    <t>Denton</t>
+  </si>
+  <si>
+    <t>LATN 2020</t>
+  </si>
+  <si>
+    <t>Intermediate Latin II</t>
+  </si>
+  <si>
+    <t>MATH 1130</t>
+  </si>
+  <si>
+    <t>Precalculus Mathematics</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>Dickinson</t>
+  </si>
+  <si>
+    <t>Hilary</t>
+  </si>
+  <si>
+    <t>Freese</t>
+  </si>
+  <si>
+    <t>Melissa</t>
+  </si>
+  <si>
+    <t>Frisbie</t>
+  </si>
+  <si>
+    <t>CHEM 1494</t>
+  </si>
+  <si>
+    <t>Forensic Chemistry</t>
+  </si>
+  <si>
+    <t>Jacobo</t>
+  </si>
+  <si>
+    <t>Guevara-Mendoza</t>
+  </si>
+  <si>
+    <t>HIST 1361</t>
+  </si>
+  <si>
+    <t>Herndon</t>
+  </si>
+  <si>
+    <t>Brighton High School</t>
+  </si>
+  <si>
+    <t>Kristy</t>
+  </si>
+  <si>
+    <t>Hoel</t>
+  </si>
+  <si>
+    <t>ENVS 1044</t>
+  </si>
+  <si>
+    <t>Introduction to Environmental Sciences</t>
   </si>
   <si>
     <t>Erich</t>
   </si>
   <si>
     <t>Hoffmann</t>
   </si>
   <si>
-    <t>Laura</t>
-[...17 lines deleted...]
-    <t>Olsson</t>
+    <t>ENVS 1045</t>
+  </si>
+  <si>
+    <t>Introduction to Environmental Sciences Laboratory</t>
+  </si>
+  <si>
+    <t>CHIN 1010</t>
+  </si>
+  <si>
+    <t>Beginning Mandarin Chinese I</t>
+  </si>
+  <si>
+    <t>Mountain Range High School</t>
+  </si>
+  <si>
+    <t>Lulu</t>
+  </si>
+  <si>
+    <t>Hosler</t>
+  </si>
+  <si>
+    <t>CHIN 1020</t>
+  </si>
+  <si>
+    <t>Beginning Mandarin Chinese II</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHIN 2110 </t>
+  </si>
+  <si>
+    <t>Intermediate Mandarin Chinese I</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHIN 2120 </t>
+  </si>
+  <si>
+    <t>Intermediate Mandarin Chinese II</t>
+  </si>
+  <si>
+    <t>Huebsch</t>
+  </si>
+  <si>
+    <t>Kinga</t>
+  </si>
+  <si>
+    <t>Hulpke</t>
+  </si>
+  <si>
+    <t>MATH 3191</t>
+  </si>
+  <si>
+    <t>Applied Linear Algebra</t>
+  </si>
+  <si>
+    <t>Colorado Academy</t>
+  </si>
+  <si>
+    <t>Huntington</t>
   </si>
   <si>
     <t>Camilo</t>
   </si>
   <si>
     <t>Jimenez</t>
   </si>
   <si>
-    <t>Lulu</t>
-[...20 lines deleted...]
-    <t>Zuckerman</t>
+    <t>Victoria</t>
+  </si>
+  <si>
+    <t>Kalman</t>
+  </si>
+  <si>
+    <t>CHEM 1474</t>
+  </si>
+  <si>
+    <t>Kujawa</t>
+  </si>
+  <si>
+    <t>Kullhem</t>
+  </si>
+  <si>
+    <t>ENGL 1400</t>
+  </si>
+  <si>
+    <t>Literary Studies</t>
+  </si>
+  <si>
+    <t>LeCarner</t>
+  </si>
+  <si>
+    <t>Linnenberger</t>
+  </si>
+  <si>
+    <t>Lubkeman</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>Maher</t>
+  </si>
+  <si>
+    <t>Thompson Valley High School</t>
+  </si>
+  <si>
+    <t>Amy</t>
+  </si>
+  <si>
+    <t>Maheras-Lopez</t>
+  </si>
+  <si>
+    <t>SPAN 3010</t>
+  </si>
+  <si>
+    <t>Spanish Composition I</t>
+  </si>
+  <si>
+    <t>Mierzwa</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Muldrow</t>
+  </si>
+  <si>
+    <t>PHYS 2331</t>
+  </si>
+  <si>
+    <t>General Physics II: Calculus-Based</t>
+  </si>
+  <si>
+    <t>PHYS 2341</t>
+  </si>
+  <si>
+    <t>Intro Experimental Physics Lab II</t>
+  </si>
+  <si>
+    <t>Lise</t>
+  </si>
+  <si>
+    <t>Olsen-Dufour</t>
+  </si>
+  <si>
+    <t>Frances</t>
+  </si>
+  <si>
+    <t>Olson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MATH 1401 </t>
+  </si>
+  <si>
+    <t>Rosie</t>
+  </si>
+  <si>
+    <t>Pfenning</t>
+  </si>
+  <si>
+    <t>SPAN 2120</t>
+  </si>
+  <si>
+    <t>Kristen</t>
+  </si>
+  <si>
+    <t>Pritchard</t>
+  </si>
+  <si>
+    <t>Cara</t>
+  </si>
+  <si>
+    <t>Quayle</t>
+  </si>
+  <si>
+    <t>Stargate School</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>Rightmyer</t>
   </si>
   <si>
     <t>Catherine</t>
   </si>
   <si>
     <t>Sharp Moore</t>
   </si>
   <si>
-    <t>Chris</t>
-[...221 lines deleted...]
-    <t>Thompson Valley High School</t>
+    <t xml:space="preserve">Rosamond </t>
+  </si>
+  <si>
+    <t>Snow</t>
+  </si>
+  <si>
+    <t>Ruth</t>
+  </si>
+  <si>
+    <t>Sobol</t>
   </si>
   <si>
     <t>PHYS 2010</t>
   </si>
   <si>
-    <t>PSCI 1001</t>
-[...320 lines deleted...]
-    <t>LeCarner</t>
+    <t>College Physics I</t>
+  </si>
+  <si>
+    <t>Kiley</t>
+  </si>
+  <si>
+    <t>Spirito</t>
+  </si>
+  <si>
+    <t>PHYS 2020</t>
+  </si>
+  <si>
+    <t>College Physics II</t>
   </si>
   <si>
     <t>Jenna</t>
   </si>
   <si>
-    <t>Lubkeman</t>
-[...211 lines deleted...]
-  <si>
     <t>Thigpen</t>
   </si>
   <si>
-    <t>Topf</t>
-[...16 lines deleted...]
-  <si>
     <t>Kendra</t>
   </si>
   <si>
-    <t>Weeks</t>
-[...187 lines deleted...]
-  <si>
     <t>MATH 3376</t>
   </si>
   <si>
     <t>Data Wrangling and Visualization</t>
   </si>
   <si>
-    <t>MKTG 1000</t>
-[...70 lines deleted...]
-  <si>
     <t xml:space="preserve">Ken </t>
   </si>
   <si>
-    <t>Ascent Classical Academy</t>
-[...40 lines deleted...]
-  <si>
     <t>The Innovation Center at St. Vrain</t>
   </si>
   <si>
-    <t>Organisms to Ecosystem</t>
-[...47 lines deleted...]
-    <t>Jose</t>
+    <t>Christopher</t>
+  </si>
+  <si>
+    <t>Taylor</t>
+  </si>
+  <si>
+    <t>Second Year Spanish II</t>
+  </si>
+  <si>
+    <t>Clear Creek High School</t>
+  </si>
+  <si>
+    <t>Alec</t>
+  </si>
+  <si>
+    <t>Hub</t>
+  </si>
+  <si>
+    <t>Introduction to Business</t>
+  </si>
+  <si>
+    <t>Colorado Uplift</t>
+  </si>
+  <si>
+    <t>Ross</t>
+  </si>
+  <si>
+    <t>Curington</t>
+  </si>
+  <si>
+    <t>Sybil</t>
+  </si>
+  <si>
+    <t>DiMunsuri</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-[...15 lines deleted...]
-      <sz val="8"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...13 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC0C0C0"/>
         <bgColor rgb="FFC0C0C0"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="6" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="6" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="6" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{024CF74B-5C1B-414A-9772-609C418C1AFA}"/>
-    <cellStyle name="Normal_Approved Courses" xfId="2" xr:uid="{68A54977-9F2B-470E-8B76-FBC734110E1E}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{EC0084DD-D339-4B9C-AA80-803EE37F0251}"/>
+    <cellStyle name="Normal_Approved Courses" xfId="2" xr:uid="{6CB75D03-1CA4-4183-BC6D-540DCEBC9787}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor>
+  <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>47625</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>666750</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>120650</xdr:rowOff>
     </xdr:from>
-    <xdr:to>
-[...4 lines deleted...]
-    </xdr:to>
+    <xdr:ext cx="1816100" cy="781240"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="TextBox 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D904C492-EB29-49E1-1548-B5367E71DE02}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD696D49-E5E4-5E56-2304-84BB34079EBF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7464425" y="1336675"/>
-          <a:ext cx="1965326" cy="701676"/>
+          <a:off x="7924800" y="673100"/>
+          <a:ext cx="1816100" cy="781240"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="accent4">
-            <a:lumMod val="20000"/>
-            <a:lumOff val="80000"/>
+            <a:lumMod val="40000"/>
+            <a:lumOff val="60000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:ln w="9525" cmpd="sng">
-[...5 lines deleted...]
-        </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
-          <a:schemeClr val="dk1"/>
+          <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
-        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t"/>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="t">
+          <a:spAutoFit/>
+        </a:bodyPr>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" sz="1100"/>
-            <a:t>Last</a:t>
+            <a:t>Yearlong courses broken out by tab at bottom; this list was last updated 5/19/2026, 3:15pm</a:t>
           </a:r>
-          <a:r>
-[...3 lines deleted...]
-          <a:endParaRPr lang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
-  </xdr:twoCellAnchor>
+  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -1866,4183 +2057,5611 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C31B3013-6768-4DDC-8707-7BC205B08479}">
-  <dimension ref="A1:F129"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{01E2AC77-5418-4350-903A-BF7A6AA5658E}">
+  <dimension ref="A1:G154"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="K10" sqref="K10"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="15.453125" style="15" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="16384" width="8.7265625" style="15"/>
+    <col min="1" max="1" width="8.7265625" style="3"/>
+    <col min="2" max="2" width="15.453125" style="3" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="27.7265625" style="3" customWidth="1"/>
+    <col min="4" max="4" width="34.1796875" style="3" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="7.54296875" style="4" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="10.26953125" style="3" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="17.7265625" style="3" bestFit="1" customWidth="1"/>
+    <col min="8" max="16384" width="8.7265625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="13" t="s">
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="C1" s="13" t="s">
-[...13 lines deleted...]
-      <c r="A2" s="15" t="s">
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="C2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="4">
+        <v>0</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A3" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C3" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E3" s="4">
+        <v>308</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A4" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E4" s="4">
+        <v>231</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G4" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A5" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>21</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E5" s="6">
+        <v>308</v>
+      </c>
+      <c r="F5" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A6" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C6" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" s="6">
+        <v>308</v>
+      </c>
+      <c r="F6" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" s="5" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="4">
+        <v>231</v>
+      </c>
+      <c r="F7" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G7" s="5" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A8" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E8" s="4">
+        <v>231</v>
+      </c>
+      <c r="F8" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G8" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A9" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" s="4">
+        <v>308</v>
+      </c>
+      <c r="F9" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="G9" s="5" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A10" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" s="6">
+        <v>231</v>
+      </c>
+      <c r="F10" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="G10" s="5" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A11" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C11" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="4">
+        <v>308</v>
+      </c>
+      <c r="F11" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="G11" s="5" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A12" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B12" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E12" s="4">
+        <v>231</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G12" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A13" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E13" s="4">
+        <v>77</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G13" s="3" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A14" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="4">
+        <v>308</v>
+      </c>
+      <c r="F14" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A15" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E15" s="4">
+        <v>0</v>
+      </c>
+      <c r="F15" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A16" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B16" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C16" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E16" s="4">
+        <v>0</v>
+      </c>
+      <c r="F16" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A17" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B17" s="5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>62</v>
+      </c>
+      <c r="E17" s="4">
+        <v>0</v>
+      </c>
+      <c r="F17" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="G17" s="3" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A18" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B18" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C18" s="5" t="s">
+        <v>45</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E18" s="6">
+        <v>231</v>
+      </c>
+      <c r="F18" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="G18" s="5" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A19" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C19" s="5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E19" s="6">
+        <v>77</v>
+      </c>
+      <c r="F19" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="G19" s="5" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A20" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B20" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C20" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E20" s="4">
+        <v>231</v>
+      </c>
+      <c r="F20" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A21" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B21" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E21" s="4">
+        <v>77</v>
+      </c>
+      <c r="F21" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="G21" s="5" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A22" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B22" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E22" s="4">
+        <v>231</v>
+      </c>
+      <c r="F22" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A23" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B23" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C23" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D23" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E23" s="4">
+        <v>0</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G23" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A24" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E24" s="4">
+        <v>0</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A25" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>85</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>86</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E25" s="4">
+        <v>0</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A26" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="E26" s="4">
+        <v>0</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A27" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B27" s="5" t="s">
+        <v>89</v>
+      </c>
+      <c r="C27" s="3" t="s">
+        <v>90</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E27" s="4">
+        <v>231</v>
+      </c>
+      <c r="F27" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G27" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A28" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>94</v>
+      </c>
+      <c r="C28" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="D28" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E28" s="4">
+        <v>231</v>
+      </c>
+      <c r="F28" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G28" s="5" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A29" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B29" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="C29" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E29" s="10">
+        <v>231</v>
+      </c>
+      <c r="F29" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="G29" s="9" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A30" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" s="4">
+        <v>231</v>
+      </c>
+      <c r="F30" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A31" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C31" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E31" s="4">
+        <v>77</v>
+      </c>
+      <c r="F31" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="G31" s="5" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A32" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B32" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C32" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D32" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E32" s="4">
+        <v>231</v>
+      </c>
+      <c r="F32" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="G32" s="3" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A33" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>103</v>
+      </c>
+      <c r="C33" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D33" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E33" s="4">
+        <v>308</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="G33" s="5" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A34" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C34" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E34" s="4">
+        <v>308</v>
+      </c>
+      <c r="F34" s="7" t="s">
+        <v>104</v>
+      </c>
+      <c r="G34" s="5" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A35" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B35" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C35" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D35" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E35" s="4">
+        <v>308</v>
+      </c>
+      <c r="F35" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="G35" s="3" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A36" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D36" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E36" s="4">
+        <v>0</v>
+      </c>
+      <c r="F36" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G36" s="5" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A37" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B37" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C37" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>108</v>
+      </c>
+      <c r="E37" s="4">
+        <v>0</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G37" s="5" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A38" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B38" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C38" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E38" s="4">
+        <v>231</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>92</v>
+      </c>
+      <c r="G38" s="5" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A39" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>110</v>
+      </c>
+      <c r="E39" s="4">
+        <v>231</v>
+      </c>
+      <c r="F39" s="7" t="s">
+        <v>112</v>
+      </c>
+      <c r="G39" s="5" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A40" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B40" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E40" s="4">
+        <v>231</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="G40" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A41" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B41" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C41" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>114</v>
+      </c>
+      <c r="E41" s="4">
+        <v>77</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>115</v>
+      </c>
+      <c r="G41" s="5" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A42" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B42" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C42" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>118</v>
+      </c>
+      <c r="E42" s="4">
+        <v>231</v>
+      </c>
+      <c r="F42" s="7" t="s">
+        <v>119</v>
+      </c>
+      <c r="G42" s="5" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A43" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B43" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C43" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E43" s="4">
+        <v>231</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="G43" s="5" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A44" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B44" s="5" t="s">
+        <v>123</v>
+      </c>
+      <c r="C44" s="3" t="s">
+        <v>124</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E44" s="4">
+        <v>0</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="G44" s="5" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A45" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C45" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>129</v>
+      </c>
+      <c r="E45" s="4">
+        <v>231</v>
+      </c>
+      <c r="F45" s="3" t="s">
+        <v>130</v>
+      </c>
+      <c r="G45" s="3" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A46" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="C46" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>133</v>
+      </c>
+      <c r="E46" s="4">
+        <v>231</v>
+      </c>
+      <c r="F46" s="7" t="s">
+        <v>134</v>
+      </c>
+      <c r="G46" s="5" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A47" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C47" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="E47" s="4">
+        <v>308</v>
+      </c>
+      <c r="F47" s="7" t="s">
+        <v>137</v>
+      </c>
+      <c r="G47" s="5" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A48" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B48" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C48" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E48" s="4">
+        <v>0</v>
+      </c>
+      <c r="F48" s="7" t="s">
+        <v>141</v>
+      </c>
+      <c r="G48" s="5" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A49" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B49" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C49" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>136</v>
+      </c>
+      <c r="E49" s="4">
+        <v>231</v>
+      </c>
+      <c r="F49" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="G49" s="5" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A50" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B50" s="3" t="s">
+        <v>147</v>
+      </c>
+      <c r="C50" s="3" t="s">
+        <v>148</v>
+      </c>
+      <c r="D50" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E50" s="4">
+        <v>0</v>
+      </c>
+      <c r="F50" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G50" s="3" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A51" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B51" s="3" t="s">
+        <v>152</v>
+      </c>
+      <c r="C51" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="D51" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="E51" s="4">
+        <v>0</v>
+      </c>
+      <c r="F51" s="3" t="s">
+        <v>150</v>
+      </c>
+      <c r="G51" s="3" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A52" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B52" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E52" s="4">
+        <v>231</v>
+      </c>
+      <c r="F52" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="G52" s="5" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A53" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B53" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="E53" s="4">
+        <v>77</v>
+      </c>
+      <c r="F53" s="7" t="s">
+        <v>154</v>
+      </c>
+      <c r="G53" s="5" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A54" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B54" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C54" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D54" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E54" s="6">
+        <v>231</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="G54" s="3" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A55" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B55" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C55" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D55" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="E55" s="6">
+        <v>77</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>156</v>
+      </c>
+      <c r="G55" s="3" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A56" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B56" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C56" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E56" s="4">
+        <v>0</v>
+      </c>
+      <c r="F56" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="G56" s="5" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A57" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B57" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C57" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E57" s="4">
+        <v>0</v>
+      </c>
+      <c r="F57" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="G57" s="5" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A58" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B58" s="3" t="s">
+        <v>160</v>
+      </c>
+      <c r="C58" s="3" t="s">
+        <v>161</v>
+      </c>
+      <c r="D58" s="3" t="s">
+        <v>162</v>
+      </c>
+      <c r="E58" s="4">
+        <v>231</v>
+      </c>
+      <c r="F58" s="3" t="s">
+        <v>163</v>
+      </c>
+      <c r="G58" s="3" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A59" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B59" s="3" t="s">
+        <v>165</v>
+      </c>
+      <c r="C59" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E59" s="4">
+        <v>231</v>
+      </c>
+      <c r="F59" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G59" s="3" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A60" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B60" s="3" t="s">
+        <v>169</v>
+      </c>
+      <c r="C60" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E60" s="4">
+        <v>231</v>
+      </c>
+      <c r="F60" s="3" t="s">
+        <v>167</v>
+      </c>
+      <c r="G60" s="3" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A61" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B61" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C61" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="E61" s="4">
+        <v>308</v>
+      </c>
+      <c r="F61" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="G61" s="5" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A62" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B62" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="C62" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>171</v>
+      </c>
+      <c r="E62" s="4">
+        <v>308</v>
+      </c>
+      <c r="F62" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="G62" s="5" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A63" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B63" s="5" t="s">
+        <v>152</v>
+      </c>
+      <c r="C63" s="3" t="s">
+        <v>153</v>
+      </c>
+      <c r="D63" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E63" s="4">
+        <v>231</v>
+      </c>
+      <c r="F63" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="G63" s="5" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A64" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B64" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="C64" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D64" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E64" s="4">
+        <v>231</v>
+      </c>
+      <c r="F64" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="G64" s="5" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A65" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B65" s="3" t="s">
+        <v>103</v>
+      </c>
+      <c r="C65" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D65" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E65" s="4">
+        <v>308</v>
+      </c>
+      <c r="F65" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="G65" s="3" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A66" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E66" s="4">
+        <v>308</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A67" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B67" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="C67" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D67" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E67" s="4">
+        <v>308</v>
+      </c>
+      <c r="F67" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="G67" s="3" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A68" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B68" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="C68" s="3" t="s">
+        <v>183</v>
+      </c>
+      <c r="D68" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E68" s="4">
+        <v>231</v>
+      </c>
+      <c r="F68" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="G68" s="3" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A69" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B69" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C69" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D69" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E69" s="4">
+        <v>231</v>
+      </c>
+      <c r="F69" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="G69" s="5" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A70" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B70" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C70" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D70" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E70" s="4">
+        <v>231</v>
+      </c>
+      <c r="F70" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G70" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A71" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B71" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="C71" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D71" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E71" s="4">
+        <v>231</v>
+      </c>
+      <c r="F71" s="7" t="s">
+        <v>186</v>
+      </c>
+      <c r="G71" s="5" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A72" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B72" s="5" t="s">
+        <v>78</v>
+      </c>
+      <c r="C72" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D72" s="5" t="s">
+        <v>91</v>
+      </c>
+      <c r="E72" s="4">
+        <v>231</v>
+      </c>
+      <c r="F72" s="7" t="s">
+        <v>190</v>
+      </c>
+      <c r="G72" s="5" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A73" s="11" t="s">
+        <v>7</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E73" s="12">
+        <v>231</v>
+      </c>
+      <c r="F73" s="11" t="s">
+        <v>192</v>
+      </c>
+      <c r="G73" s="11" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A74" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B74" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C74" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D74" s="5" t="s">
+        <v>194</v>
+      </c>
+      <c r="E74" s="4">
+        <v>0</v>
+      </c>
+      <c r="F74" s="7" t="s">
+        <v>195</v>
+      </c>
+      <c r="G74" s="5" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A75" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B75" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C75" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D75" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E75" s="6">
+        <v>231</v>
+      </c>
+      <c r="F75" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="G75" s="5" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A76" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B76" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C76" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D76" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E76" s="4">
+        <v>231</v>
+      </c>
+      <c r="F76" s="7" t="s">
+        <v>197</v>
+      </c>
+      <c r="G76" s="5" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A77" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B77" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C77" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D77" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="E77" s="4">
+        <v>231</v>
+      </c>
+      <c r="F77" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="G77" s="5" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A78" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B78" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C78" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D78" s="5" t="s">
+        <v>199</v>
+      </c>
+      <c r="E78" s="4">
+        <v>77</v>
+      </c>
+      <c r="F78" s="7" t="s">
+        <v>200</v>
+      </c>
+      <c r="G78" s="5" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A79" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B79" s="3" t="s">
+        <v>202</v>
+      </c>
+      <c r="C79" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="D79" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E79" s="4">
+        <v>308</v>
+      </c>
+      <c r="F79" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="G79" s="5" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A80" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B80" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="C80" s="3" t="s">
+        <v>207</v>
+      </c>
+      <c r="D80" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E80" s="4">
+        <v>77</v>
+      </c>
+      <c r="F80" s="7" t="s">
+        <v>204</v>
+      </c>
+      <c r="G80" s="5" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A81" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B81" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C81" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D81" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E81" s="4">
+        <v>231</v>
+      </c>
+      <c r="F81" s="7" t="s">
+        <v>16</v>
+      </c>
+      <c r="G81" s="5" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A82" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B82" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C82" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>75</v>
+      </c>
+      <c r="E82" s="4">
+        <v>231</v>
+      </c>
+      <c r="F82" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="G82" s="5" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A83" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B83" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C83" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D83" s="5" t="s">
+        <v>211</v>
+      </c>
+      <c r="E83" s="4">
+        <v>308</v>
+      </c>
+      <c r="F83" s="7" t="s">
+        <v>212</v>
+      </c>
+      <c r="G83" s="5" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A84" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B84" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C84" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D84" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E84" s="4">
+        <v>231</v>
+      </c>
+      <c r="F84" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="G84" s="5" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A85" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B85" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="C85" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D85" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E85" s="4">
+        <v>231</v>
+      </c>
+      <c r="F85" s="7" t="s">
+        <v>215</v>
+      </c>
+      <c r="G85" s="5" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A86" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B86" s="5" t="s">
+        <v>217</v>
+      </c>
+      <c r="C86" s="5" t="s">
+        <v>218</v>
+      </c>
+      <c r="D86" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E86" s="6">
+        <v>308</v>
+      </c>
+      <c r="F86" s="7" t="s">
+        <v>219</v>
+      </c>
+      <c r="G86" s="5" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A87" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B87" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C87" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D87" s="5" t="s">
+        <v>149</v>
+      </c>
+      <c r="E87" s="4">
+        <v>0</v>
+      </c>
+      <c r="F87" s="7" t="s">
+        <v>150</v>
+      </c>
+      <c r="G87" s="5" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A88" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B88" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C88" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E88" s="4">
+        <v>231</v>
+      </c>
+      <c r="F88" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="G88" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A89" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B89" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C89" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D89" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E89" s="4">
+        <v>77</v>
+      </c>
+      <c r="F89" s="7" t="s">
+        <v>222</v>
+      </c>
+      <c r="G89" s="5" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A90" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B90" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C90" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D90" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E90" s="4">
+        <v>0</v>
+      </c>
+      <c r="F90" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="G90" s="3" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A91" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B91" s="3" t="s">
+        <v>188</v>
+      </c>
+      <c r="C91" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D91" s="3" t="s">
+        <v>194</v>
+      </c>
+      <c r="E91" s="4">
+        <v>0</v>
+      </c>
+      <c r="F91" s="3" t="s">
+        <v>224</v>
+      </c>
+      <c r="G91" s="3" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A92" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B92" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C92" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="D92" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E92" s="6">
+        <v>231</v>
+      </c>
+      <c r="F92" s="7" t="s">
+        <v>226</v>
+      </c>
+      <c r="G92" s="5" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A93" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B93" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C93" s="5" t="s">
+        <v>128</v>
+      </c>
+      <c r="D93" s="5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E93" s="4">
+        <v>231</v>
+      </c>
+      <c r="F93" s="7" t="s">
+        <v>228</v>
+      </c>
+      <c r="G93" s="5" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A94" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B94" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C94" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="D94" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E94" s="4">
+        <v>231</v>
+      </c>
+      <c r="F94" s="3" t="s">
+        <v>180</v>
+      </c>
+      <c r="G94" s="3" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A95" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C95" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E95" s="4">
+        <v>308</v>
+      </c>
+      <c r="F95" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A96" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B96" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C96" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D96" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E96" s="4">
+        <v>308</v>
+      </c>
+      <c r="F96" s="7" t="s">
+        <v>233</v>
+      </c>
+      <c r="G96" s="5" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A97" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B97" s="5" t="s">
+        <v>132</v>
+      </c>
+      <c r="C97" s="5" t="s">
+        <v>33</v>
+      </c>
+      <c r="D97" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E97" s="6">
+        <v>231</v>
+      </c>
+      <c r="F97" s="7" t="s">
+        <v>235</v>
+      </c>
+      <c r="G97" s="5" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A98" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B98" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C98" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D98" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E98" s="4">
+        <v>308</v>
+      </c>
+      <c r="F98" s="7" t="s">
+        <v>237</v>
+      </c>
+      <c r="G98" s="5" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A99" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B99" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C99" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D99" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="E99" s="4">
+        <v>0</v>
+      </c>
+      <c r="F99" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="G99" s="3" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A100" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C100" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D100" s="8" t="s">
+        <v>239</v>
+      </c>
+      <c r="E100" s="4">
+        <v>0</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>240</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A101" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B101" s="5" t="s">
+        <v>20</v>
+      </c>
+      <c r="C101" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D101" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E101" s="4">
+        <v>308</v>
+      </c>
+      <c r="F101" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="G101" s="5" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A102" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B102" s="5" t="s">
+        <v>244</v>
+      </c>
+      <c r="C102" s="3" t="s">
+        <v>245</v>
+      </c>
+      <c r="D102" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E102" s="4">
+        <v>231</v>
+      </c>
+      <c r="F102" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="G102" s="5" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A103" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B103" s="5" t="s">
+        <v>139</v>
+      </c>
+      <c r="C103" s="3" t="s">
+        <v>140</v>
+      </c>
+      <c r="D103" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E103" s="4">
+        <v>231</v>
+      </c>
+      <c r="F103" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="G103" s="5" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A104" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B104" s="5" t="s">
+        <v>248</v>
+      </c>
+      <c r="C104" s="3" t="s">
+        <v>249</v>
+      </c>
+      <c r="D104" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E104" s="4">
+        <v>0</v>
+      </c>
+      <c r="F104" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="G104" s="5" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A105" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B105" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C105" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D105" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E105" s="4">
+        <v>231</v>
+      </c>
+      <c r="F105" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="G105" s="5" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A106" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B106" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C106" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D106" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E106" s="4">
+        <v>77</v>
+      </c>
+      <c r="F106" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="G106" s="5" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A107" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B107" s="5" t="s">
+        <v>253</v>
+      </c>
+      <c r="C107" s="3" t="s">
+        <v>254</v>
+      </c>
+      <c r="D107" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E107" s="4">
+        <v>231</v>
+      </c>
+      <c r="F107" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="G107" s="5" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A108" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B108" s="5" t="s">
+        <v>255</v>
+      </c>
+      <c r="C108" s="3" t="s">
+        <v>256</v>
+      </c>
+      <c r="D108" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E108" s="4">
+        <v>154</v>
+      </c>
+      <c r="F108" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="G108" s="5" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A109" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B109" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C109" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D109" s="5" t="s">
+        <v>257</v>
+      </c>
+      <c r="E109" s="4">
+        <v>308</v>
+      </c>
+      <c r="F109" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="G109" s="5" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A110" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B110" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C110" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D110" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E110" s="4">
+        <v>308</v>
+      </c>
+      <c r="F110" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="G110" s="3" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A111" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B111" s="5" t="s">
+        <v>127</v>
+      </c>
+      <c r="C111" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="D111" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E111" s="4">
+        <v>0</v>
+      </c>
+      <c r="F111" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="G111" s="5" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A112" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B112" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C112" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D112" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E112" s="4">
+        <v>231</v>
+      </c>
+      <c r="F112" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G112" s="5" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A113" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B113" s="5" t="s">
+        <v>143</v>
+      </c>
+      <c r="C113" s="3" t="s">
+        <v>144</v>
+      </c>
+      <c r="D113" s="5" t="s">
+        <v>52</v>
+      </c>
+      <c r="E113" s="4">
+        <v>231</v>
+      </c>
+      <c r="F113" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G113" s="5" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" s="9" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A114" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B114" s="3" t="s">
+        <v>230</v>
+      </c>
+      <c r="C114" s="3" t="s">
+        <v>231</v>
+      </c>
+      <c r="D114" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="E114" s="4">
+        <v>231</v>
+      </c>
+      <c r="F114" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="G114" s="3" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A115" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B115" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="C115" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="D115" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="E115" s="4">
+        <v>231</v>
+      </c>
+      <c r="F115" s="3" t="s">
+        <v>264</v>
+      </c>
+      <c r="G115" s="3" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A116" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B116" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C116" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D116" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E116" s="4">
+        <v>231</v>
+      </c>
+      <c r="F116" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G116" s="5" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A117" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B117" s="5" t="s">
+        <v>188</v>
+      </c>
+      <c r="C117" s="3" t="s">
+        <v>189</v>
+      </c>
+      <c r="D117" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E117" s="4">
+        <v>231</v>
+      </c>
+      <c r="F117" s="7" t="s">
+        <v>268</v>
+      </c>
+      <c r="G117" s="5" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A118" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B118" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C118" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="E118" s="4">
+        <v>0</v>
+      </c>
+      <c r="F118" s="7" t="s">
+        <v>271</v>
+      </c>
+      <c r="G118" s="5" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A119" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B119" s="5" t="s">
+        <v>273</v>
+      </c>
+      <c r="C119" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="D119" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="E119" s="4">
+        <v>308</v>
+      </c>
+      <c r="F119" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="G119" s="5" t="s">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A120" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B120" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C120" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D120" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E120" s="4">
+        <v>231</v>
+      </c>
+      <c r="F120" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="G120" s="5" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A121" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B121" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C121" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D121" s="5" t="s">
+        <v>214</v>
+      </c>
+      <c r="E121" s="4">
+        <v>77</v>
+      </c>
+      <c r="F121" s="7" t="s">
+        <v>276</v>
+      </c>
+      <c r="G121" s="5" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A122" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B122" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C122" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D122" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="E122" s="4">
+        <v>231</v>
+      </c>
+      <c r="F122" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="G122" s="3" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A123" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B123" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C123" s="14" t="s">
+        <v>281</v>
+      </c>
+      <c r="D123" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="E123" s="4">
+        <v>77</v>
+      </c>
+      <c r="F123" s="3" t="s">
+        <v>276</v>
+      </c>
+      <c r="G123" s="3" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A124" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B124" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C124" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D124" s="5" t="s">
+        <v>270</v>
+      </c>
+      <c r="E124" s="4">
+        <v>0</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A125" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B125" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C125" s="3" t="s">
+        <v>117</v>
+      </c>
+      <c r="D125" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="E125" s="4">
+        <v>0</v>
+      </c>
+      <c r="F125" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="G125" s="3" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A126" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B126" s="5" t="s">
+        <v>283</v>
+      </c>
+      <c r="C126" s="3" t="s">
+        <v>284</v>
+      </c>
+      <c r="D126" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E126" s="4">
+        <v>231</v>
+      </c>
+      <c r="F126" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="G126" s="5" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A127" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B127" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C127" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D127" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E127" s="4">
+        <v>231</v>
+      </c>
+      <c r="F127" s="7" t="s">
+        <v>285</v>
+      </c>
+      <c r="G127" s="5" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A128" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B128" s="5" t="s">
+        <v>287</v>
+      </c>
+      <c r="C128" s="3" t="s">
+        <v>288</v>
+      </c>
+      <c r="D128" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E128" s="4">
+        <v>231</v>
+      </c>
+      <c r="F128" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="G128" s="5" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A129" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B129" s="5" t="s">
+        <v>290</v>
+      </c>
+      <c r="C129" s="3" t="s">
+        <v>291</v>
+      </c>
+      <c r="D129" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E129" s="4">
+        <v>231</v>
+      </c>
+      <c r="F129" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="G129" s="5" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A130" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B130" s="5" t="s">
+        <v>292</v>
+      </c>
+      <c r="C130" s="3" t="s">
+        <v>293</v>
+      </c>
+      <c r="D130" s="5" t="s">
+        <v>70</v>
+      </c>
+      <c r="E130" s="4">
+        <v>231</v>
+      </c>
+      <c r="F130" s="7" t="s">
+        <v>289</v>
+      </c>
+      <c r="G130" s="5" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A131" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B131" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C131" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D131" s="3" t="s">
+        <v>136</v>
+      </c>
+      <c r="E131" s="4">
+        <v>308</v>
+      </c>
+      <c r="F131" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="G131" s="3" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A132" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B132" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C132" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>158</v>
+      </c>
+      <c r="E132" s="4">
+        <v>0</v>
+      </c>
+      <c r="F132" s="7" t="s">
+        <v>296</v>
+      </c>
+      <c r="G132" s="5" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A133" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B133" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C133" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D133" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E133" s="4">
+        <v>0</v>
+      </c>
+      <c r="F133" s="7" t="s">
+        <v>250</v>
+      </c>
+      <c r="G133" s="5" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A134" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B134" s="5" t="s">
+        <v>165</v>
+      </c>
+      <c r="C134" s="3" t="s">
+        <v>166</v>
+      </c>
+      <c r="D134" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E134" s="4">
+        <v>231</v>
+      </c>
+      <c r="F134" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="G134" s="5" t="s">
         <v>300</v>
       </c>
-      <c r="B2" s="15" t="s">
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A135" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B135" s="5" t="s">
+        <v>169</v>
+      </c>
+      <c r="C135" s="3" t="s">
+        <v>170</v>
+      </c>
+      <c r="D135" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E135" s="4">
+        <v>231</v>
+      </c>
+      <c r="F135" s="7" t="s">
+        <v>299</v>
+      </c>
+      <c r="G135" s="5" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A136" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B136" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="C136" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D136" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E136" s="4">
+        <v>231</v>
+      </c>
+      <c r="F136" s="7" t="s">
         <v>301</v>
       </c>
-      <c r="C2" s="15" t="s">
-[...13 lines deleted...]
-      <c r="A3" s="15" t="s">
+      <c r="G136" s="5" t="s">
         <v>302</v>
       </c>
-      <c r="B3" s="15" t="s">
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A137" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B137" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C137" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="D137" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="E137" s="4">
+        <v>77</v>
+      </c>
+      <c r="F137" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="G137" s="5" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A138" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B138" s="5" t="s">
         <v>303</v>
       </c>
-      <c r="C3" s="15" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="19">
+      <c r="C138" s="3" t="s">
+        <v>304</v>
+      </c>
+      <c r="D138" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E138" s="4">
+        <v>231</v>
+      </c>
+      <c r="F138" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="G138" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A139" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B139" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C139" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D139" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E139" s="4">
+        <v>231</v>
+      </c>
+      <c r="F139" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="G139" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A140" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B140" s="5" t="s">
+        <v>308</v>
+      </c>
+      <c r="C140" s="3" t="s">
+        <v>309</v>
+      </c>
+      <c r="D140" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E140" s="4">
         <v>77</v>
       </c>
-      <c r="E3" s="15" t="s">
-[...13 lines deleted...]
-      <c r="C4" s="15" t="s">
+      <c r="F140" s="7" t="s">
+        <v>306</v>
+      </c>
+      <c r="G140" s="5" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A141" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B141" s="5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C141" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D141" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E141" s="4">
+        <v>231</v>
+      </c>
+      <c r="F141" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="G141" s="5" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" s="11" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A142" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B142" s="5" t="s">
+        <v>73</v>
+      </c>
+      <c r="C142" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D142" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="E142" s="4">
+        <v>77</v>
+      </c>
+      <c r="F142" s="7" t="s">
+        <v>310</v>
+      </c>
+      <c r="G142" s="5" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A143" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B143" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="C143" s="3" t="s">
+        <v>279</v>
+      </c>
+      <c r="D143" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E143" s="4">
+        <v>231</v>
+      </c>
+      <c r="F143" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="G143" s="3" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A144" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B144" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="C144" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="D144" s="3" t="s">
+        <v>114</v>
+      </c>
+      <c r="E144" s="4">
+        <v>77</v>
+      </c>
+      <c r="F144" s="3" t="s">
+        <v>312</v>
+      </c>
+      <c r="G144" s="3" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A145" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B145" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C145" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D145" s="5" t="s">
+        <v>314</v>
+      </c>
+      <c r="E145" s="4">
+        <v>0</v>
+      </c>
+      <c r="F145" s="7" t="s">
+        <v>315</v>
+      </c>
+      <c r="G145" s="5" t="s">
+        <v>313</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A146" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B146" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C146" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="D146" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E146" s="4">
+        <v>0</v>
+      </c>
+      <c r="F146" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="G146" s="5" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A147" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B147" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C147" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D147" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E147" s="4">
+        <v>308</v>
+      </c>
+      <c r="F147" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="G147" s="5" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A148" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="C148" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="D148" s="5" t="s">
+        <v>305</v>
+      </c>
+      <c r="E148" s="4">
+        <v>308</v>
+      </c>
+      <c r="F148" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="G148" s="5" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A149" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B149" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="C149" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D149" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E149" s="4">
+        <v>308</v>
+      </c>
+      <c r="F149" s="3" t="s">
+        <v>320</v>
+      </c>
+      <c r="G149" s="3" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A150" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B150" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="C150" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="D150" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="E150" s="4">
+        <v>0</v>
+      </c>
+      <c r="F150" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G150" s="3" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A151" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B151" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="C151" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="D151" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E151" s="6">
+        <v>231</v>
+      </c>
+      <c r="F151" s="7" t="s">
+        <v>324</v>
+      </c>
+      <c r="G151" s="5" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A152" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B152" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C152" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D152" s="3" t="s">
         <v>91</v>
       </c>
-      <c r="D4" s="19">
-[...59 lines deleted...]
-      <c r="D7" s="19">
+      <c r="E152" s="4">
+        <v>231</v>
+      </c>
+      <c r="F152" s="3" t="s">
+        <v>326</v>
+      </c>
+      <c r="G152" s="3" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A153" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B153" s="3" t="s">
+        <v>328</v>
+      </c>
+      <c r="C153" s="3" t="s">
+        <v>329</v>
+      </c>
+      <c r="D153" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="E153" s="4">
+        <v>231</v>
+      </c>
+      <c r="F153" s="3" t="s">
+        <v>104</v>
+      </c>
+      <c r="G153" s="3" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A154" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B154" s="3" t="s">
+        <v>331</v>
+      </c>
+      <c r="C154" s="3" t="s">
+        <v>332</v>
+      </c>
+      <c r="D154" s="3" t="s">
+        <v>333</v>
+      </c>
+      <c r="E154" s="4">
         <v>0</v>
       </c>
-      <c r="E7" s="18" t="s">
-[...1447 lines deleted...]
-      <c r="A80" s="16" t="s">
+      <c r="F154" s="3" t="s">
         <v>334</v>
       </c>
-      <c r="B80" s="15" t="s">
+      <c r="G154" s="3" t="s">
         <v>335</v>
       </c>
-      <c r="C80" s="16" t="s">
-[...990 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F129">
-[...1 lines deleted...]
-  </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
-  <drawing r:id="rId2"/>
+  <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4BE6F475-62EE-427B-84A1-506C1E641470}">
-  <dimension ref="A1:F74"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{315A6DC3-50BA-4BC7-90E2-1A2197A069EE}">
+  <dimension ref="A1:G85"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:A1048576"/>
+      <selection activeCell="H1" sqref="H1:M1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="15" style="4" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.1796875" style="4"/>
+    <col min="1" max="1" width="9.1796875" style="11"/>
+    <col min="2" max="2" width="15" style="11" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="43.6328125" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.1796875" style="11"/>
+    <col min="5" max="5" width="9.1796875" style="12"/>
+    <col min="6" max="16384" width="9.1796875" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A1" s="15" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="7" t="s">
+      <c r="B1" s="15" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="C1" s="7" t="s">
-[...22 lines deleted...]
-      <c r="D2" s="10">
+      <c r="G1" s="15" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A2" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B2" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="C2" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="D2" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="E2" s="12">
+        <v>231</v>
+      </c>
+      <c r="F2" s="11" t="s">
+        <v>339</v>
+      </c>
+      <c r="G2" s="11" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A3" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B3" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C3" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D3" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E3" s="12">
+        <v>231</v>
+      </c>
+      <c r="F3" s="11" t="s">
+        <v>341</v>
+      </c>
+      <c r="G3" s="11" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A4" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="C4" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="D4" s="11" t="s">
+        <v>70</v>
+      </c>
+      <c r="E4" s="12">
+        <v>231</v>
+      </c>
+      <c r="F4" s="11" t="s">
+        <v>343</v>
+      </c>
+      <c r="G4" s="11" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A5" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B5" s="11" t="s">
+        <v>283</v>
+      </c>
+      <c r="C5" s="11" t="s">
+        <v>284</v>
+      </c>
+      <c r="D5" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="E5" s="12">
+        <v>231</v>
+      </c>
+      <c r="F5" s="11" t="s">
+        <v>346</v>
+      </c>
+      <c r="G5" s="11" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A6" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E6" s="4">
+        <v>231</v>
+      </c>
+      <c r="F6" s="11" t="s">
+        <v>42</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A7" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>348</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>349</v>
+      </c>
+      <c r="D7" s="17" t="s">
+        <v>270</v>
+      </c>
+      <c r="E7" s="12">
         <v>0</v>
       </c>
-      <c r="E2" s="9" t="s">
-[...10 lines deleted...]
-      <c r="B3" s="4" t="s">
+      <c r="F7" s="17" t="s">
+        <v>350</v>
+      </c>
+      <c r="G7" s="17" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A8" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>278</v>
+      </c>
+      <c r="C8" s="11" t="s">
+        <v>352</v>
+      </c>
+      <c r="D8" s="11" t="s">
+        <v>270</v>
+      </c>
+      <c r="E8" s="12">
+        <v>0</v>
+      </c>
+      <c r="F8" s="11" t="s">
+        <v>350</v>
+      </c>
+      <c r="G8" s="11" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A9" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>280</v>
+      </c>
+      <c r="C9" s="11" t="s">
+        <v>281</v>
+      </c>
+      <c r="D9" s="11" t="s">
+        <v>270</v>
+      </c>
+      <c r="E9" s="12">
+        <v>0</v>
+      </c>
+      <c r="F9" s="11" t="s">
+        <v>350</v>
+      </c>
+      <c r="G9" s="11" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A10" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B10" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" s="4">
+        <v>231</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>294</v>
+      </c>
+      <c r="G10" s="3" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A11" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B11" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C11" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="E11" s="12">
+        <v>308</v>
+      </c>
+      <c r="F11" s="11" t="s">
+        <v>355</v>
+      </c>
+      <c r="G11" s="11" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A12" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="D12" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="E12" s="12">
+        <v>231</v>
+      </c>
+      <c r="F12" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="G12" s="11" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A13" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>358</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>359</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>360</v>
+      </c>
+      <c r="E13" s="12">
+        <v>231</v>
+      </c>
+      <c r="F13" s="18" t="s">
+        <v>361</v>
+      </c>
+      <c r="G13" s="17" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A14" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B14" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>364</v>
+      </c>
+      <c r="D14" s="17" t="s">
+        <v>360</v>
+      </c>
+      <c r="E14" s="12">
+        <v>231</v>
+      </c>
+      <c r="F14" s="18" t="s">
+        <v>361</v>
+      </c>
+      <c r="G14" s="17" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A15" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="C15" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="D15" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E15" s="12">
+        <v>231</v>
+      </c>
+      <c r="F15" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="G15" s="11" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A16" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C16" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D16" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E16" s="12">
+        <v>308</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="G16" s="11" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A17" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B17" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="C17" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="D17" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E17" s="12">
+        <v>308</v>
+      </c>
+      <c r="F17" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="G17" s="11" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A18" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="E18" s="12">
+        <v>308</v>
+      </c>
+      <c r="F18" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="G18" s="11" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A19" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="E19" s="12">
+        <v>308</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A20" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B20" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C20" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D20" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="E20" s="12">
+        <v>308</v>
+      </c>
+      <c r="F20" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="G20" s="11" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A21" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B21" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="C21" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="D21" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="E21" s="12">
+        <v>308</v>
+      </c>
+      <c r="F21" s="11" t="s">
+        <v>369</v>
+      </c>
+      <c r="G21" s="11" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A22" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B22" s="11" t="s">
+        <v>127</v>
+      </c>
+      <c r="C22" s="11" t="s">
+        <v>128</v>
+      </c>
+      <c r="D22" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E22" s="12">
+        <v>231</v>
+      </c>
+      <c r="F22" s="11" t="s">
+        <v>371</v>
+      </c>
+      <c r="G22" s="11" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A23" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B23" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C23" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D23" s="11" t="s">
+        <v>133</v>
+      </c>
+      <c r="E23" s="12">
+        <v>308</v>
+      </c>
+      <c r="F23" s="11" t="s">
+        <v>367</v>
+      </c>
+      <c r="G23" s="11" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A24" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B24" s="3" t="s">
+        <v>373</v>
+      </c>
+      <c r="C24" s="3" t="s">
+        <v>374</v>
+      </c>
+      <c r="D24" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="E24" s="4">
+        <v>0</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="G24" s="3" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A25" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B25" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="C25" s="3" t="s">
+        <v>69</v>
+      </c>
+      <c r="D25" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="E25" s="4">
+        <v>0</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="G25" s="3" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A26" s="3" t="s">
+        <v>336</v>
+      </c>
+      <c r="B26" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="C26" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="D26" s="3" t="s">
+        <v>322</v>
+      </c>
+      <c r="E26" s="4">
+        <v>0</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>375</v>
+      </c>
+      <c r="G26" s="3" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A27" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B27" s="17" t="s">
+        <v>377</v>
+      </c>
+      <c r="C27" s="17" t="s">
+        <v>28</v>
+      </c>
+      <c r="D27" s="17" t="s">
+        <v>345</v>
+      </c>
+      <c r="E27" s="12">
+        <v>231</v>
+      </c>
+      <c r="F27" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="G27" s="17" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A28" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="C28" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D28" s="11" t="s">
+        <v>379</v>
+      </c>
+      <c r="E28" s="12">
+        <v>308</v>
+      </c>
+      <c r="F28" s="11" t="s">
+        <v>380</v>
+      </c>
+      <c r="G28" s="11" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A29" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C29" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D29" s="11" t="s">
+        <v>379</v>
+      </c>
+      <c r="E29" s="12">
+        <v>308</v>
+      </c>
+      <c r="F29" s="11" t="s">
+        <v>380</v>
+      </c>
+      <c r="G29" s="11" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A30" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B30" s="17" t="s">
+        <v>382</v>
+      </c>
+      <c r="C30" s="17" t="s">
+        <v>383</v>
+      </c>
+      <c r="D30" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E30" s="12">
+        <v>231</v>
+      </c>
+      <c r="F30" s="17" t="s">
+        <v>384</v>
+      </c>
+      <c r="G30" s="17" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A31" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B31" s="17" t="s">
+        <v>386</v>
+      </c>
+      <c r="C31" s="17" t="s">
+        <v>387</v>
+      </c>
+      <c r="D31" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="E31" s="12">
+        <v>77</v>
+      </c>
+      <c r="F31" s="17" t="s">
+        <v>384</v>
+      </c>
+      <c r="G31" s="17" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A32" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B32" s="17" t="s">
+        <v>388</v>
+      </c>
+      <c r="C32" s="17" t="s">
+        <v>389</v>
+      </c>
+      <c r="D32" s="17" t="s">
+        <v>390</v>
+      </c>
+      <c r="E32" s="12">
+        <v>231</v>
+      </c>
+      <c r="F32" s="17" t="s">
+        <v>391</v>
+      </c>
+      <c r="G32" s="17" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A33" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B33" s="17" t="s">
+        <v>393</v>
+      </c>
+      <c r="C33" s="17" t="s">
+        <v>394</v>
+      </c>
+      <c r="D33" s="17" t="s">
+        <v>390</v>
+      </c>
+      <c r="E33" s="12">
+        <v>231</v>
+      </c>
+      <c r="F33" s="17" t="s">
+        <v>391</v>
+      </c>
+      <c r="G33" s="17" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A34" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B34" s="17" t="s">
+        <v>395</v>
+      </c>
+      <c r="C34" s="11" t="s">
         <v>396</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D3" s="10">
+      <c r="D34" s="17" t="s">
+        <v>390</v>
+      </c>
+      <c r="E34" s="12">
+        <v>231</v>
+      </c>
+      <c r="F34" s="17" t="s">
+        <v>391</v>
+      </c>
+      <c r="G34" s="17" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A35" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B35" s="17" t="s">
+        <v>397</v>
+      </c>
+      <c r="C35" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="D35" s="17" t="s">
+        <v>390</v>
+      </c>
+      <c r="E35" s="12">
+        <v>231</v>
+      </c>
+      <c r="F35" s="17" t="s">
+        <v>391</v>
+      </c>
+      <c r="G35" s="17" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A36" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B36" s="11" t="s">
+        <v>55</v>
+      </c>
+      <c r="C36" s="11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D36" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="E36" s="12">
+        <v>231</v>
+      </c>
+      <c r="F36" s="11" t="s">
+        <v>296</v>
+      </c>
+      <c r="G36" s="11" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A37" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B37" s="11" t="s">
+        <v>202</v>
+      </c>
+      <c r="C37" s="11" t="s">
+        <v>203</v>
+      </c>
+      <c r="D37" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="E37" s="12">
+        <v>308</v>
+      </c>
+      <c r="F37" s="11" t="s">
+        <v>400</v>
+      </c>
+      <c r="G37" s="11" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A38" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B38" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="C38" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="D38" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="E38" s="12">
+        <v>77</v>
+      </c>
+      <c r="F38" s="11" t="s">
+        <v>400</v>
+      </c>
+      <c r="G38" s="11" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A39" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B39" s="11" t="s">
+        <v>402</v>
+      </c>
+      <c r="C39" s="11" t="s">
+        <v>403</v>
+      </c>
+      <c r="D39" s="11" t="s">
+        <v>404</v>
+      </c>
+      <c r="E39" s="12">
+        <v>231</v>
+      </c>
+      <c r="F39" s="11" t="s">
+        <v>141</v>
+      </c>
+      <c r="G39" s="11" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A40" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B40" s="17" t="s">
+        <v>337</v>
+      </c>
+      <c r="C40" s="17" t="s">
+        <v>338</v>
+      </c>
+      <c r="D40" s="17" t="s">
+        <v>149</v>
+      </c>
+      <c r="E40" s="12">
         <v>0</v>
       </c>
-      <c r="E3" s="4" t="s">
-[...16 lines deleted...]
-      <c r="D4" s="10">
+      <c r="F40" s="17" t="s">
+        <v>406</v>
+      </c>
+      <c r="G40" s="17" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A41" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B41" s="17" t="s">
+        <v>358</v>
+      </c>
+      <c r="C41" s="11" t="s">
+        <v>359</v>
+      </c>
+      <c r="D41" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E41" s="12">
+        <v>231</v>
+      </c>
+      <c r="F41" s="18" t="s">
+        <v>408</v>
+      </c>
+      <c r="G41" s="17" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A42" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B42" s="17" t="s">
+        <v>363</v>
+      </c>
+      <c r="C42" s="17" t="s">
+        <v>364</v>
+      </c>
+      <c r="D42" s="17" t="s">
+        <v>41</v>
+      </c>
+      <c r="E42" s="12">
+        <v>231</v>
+      </c>
+      <c r="F42" s="18" t="s">
+        <v>408</v>
+      </c>
+      <c r="G42" s="17" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A43" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B43" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="C43" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="D43" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E43" s="19">
+        <v>308</v>
+      </c>
+      <c r="F43" s="17" t="s">
+        <v>156</v>
+      </c>
+      <c r="G43" s="11" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A44" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B44" s="17" t="s">
+        <v>78</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>79</v>
+      </c>
+      <c r="D44" s="17" t="s">
+        <v>345</v>
+      </c>
+      <c r="E44" s="12">
+        <v>231</v>
+      </c>
+      <c r="F44" s="18" t="s">
+        <v>318</v>
+      </c>
+      <c r="G44" s="17" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A45" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B45" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D45" s="17" t="s">
+        <v>57</v>
+      </c>
+      <c r="E45" s="12">
         <v>0</v>
       </c>
-      <c r="E4" s="4" t="s">
-[...16 lines deleted...]
-      <c r="D5" s="10">
+      <c r="F45" s="18" t="s">
+        <v>200</v>
+      </c>
+      <c r="G45" s="17" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A46" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B46" s="11" t="s">
+        <v>413</v>
+      </c>
+      <c r="C46" s="11" t="s">
+        <v>414</v>
+      </c>
+      <c r="D46" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="E46" s="12">
+        <v>231</v>
+      </c>
+      <c r="F46" s="11" t="s">
+        <v>289</v>
+      </c>
+      <c r="G46" s="11" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A47" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B47" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="C47" s="14" t="s">
+        <v>218</v>
+      </c>
+      <c r="D47" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="E47" s="12">
         <v>308</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...13 lines deleted...]
-      <c r="C6" s="4" t="s">
+      <c r="F47" s="11" t="s">
+        <v>180</v>
+      </c>
+      <c r="G47" s="11" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A48" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B48" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="C48" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="D48" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E48" s="12">
+        <v>308</v>
+      </c>
+      <c r="F48" s="11" t="s">
+        <v>92</v>
+      </c>
+      <c r="G48" s="11" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A49" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B49" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="C49" s="14" t="s">
+        <v>218</v>
+      </c>
+      <c r="D49" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="E49" s="12">
+        <v>308</v>
+      </c>
+      <c r="F49" s="11" t="s">
+        <v>418</v>
+      </c>
+      <c r="G49" s="11" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A50" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B50" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="C50" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="D50" s="11" t="s">
+        <v>420</v>
+      </c>
+      <c r="E50" s="12">
+        <v>0</v>
+      </c>
+      <c r="F50" s="11" t="s">
+        <v>421</v>
+      </c>
+      <c r="G50" s="11" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A51" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B51" s="11" t="s">
+        <v>423</v>
+      </c>
+      <c r="C51" s="11" t="s">
+        <v>424</v>
+      </c>
+      <c r="D51" s="11" t="s">
+        <v>420</v>
+      </c>
+      <c r="E51" s="12">
+        <v>0</v>
+      </c>
+      <c r="F51" s="11" t="s">
+        <v>421</v>
+      </c>
+      <c r="G51" s="11" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A52" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B52" s="20" t="s">
+        <v>132</v>
+      </c>
+      <c r="C52" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="D52" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="E52" s="4">
+        <v>231</v>
+      </c>
+      <c r="F52" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="G52" s="20" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A53" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B53" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="C53" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="D53" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="E53" s="4">
+        <v>308</v>
+      </c>
+      <c r="F53" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="G53" s="20" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A54" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B54" s="11" t="s">
+        <v>20</v>
+      </c>
+      <c r="C54" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54" s="11" t="s">
+        <v>171</v>
+      </c>
+      <c r="E54" s="12">
+        <v>308</v>
+      </c>
+      <c r="F54" s="11" t="s">
+        <v>426</v>
+      </c>
+      <c r="G54" s="11" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A55" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B55" s="11" t="s">
+        <v>428</v>
+      </c>
+      <c r="C55" s="11" t="s">
+        <v>429</v>
+      </c>
+      <c r="D55" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E55" s="12">
+        <v>308</v>
+      </c>
+      <c r="F55" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="G55" s="11" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A56" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B56" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="C56" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="D56" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E56" s="12">
+        <v>77</v>
+      </c>
+      <c r="F56" s="11" t="s">
+        <v>204</v>
+      </c>
+      <c r="G56" s="11" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A57" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B57" s="11" t="s">
+        <v>395</v>
+      </c>
+      <c r="C57" s="11" t="s">
+        <v>396</v>
+      </c>
+      <c r="D57" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="E57" s="12">
+        <v>231</v>
+      </c>
+      <c r="F57" s="11" t="s">
+        <v>432</v>
+      </c>
+      <c r="G57" s="11" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>397</v>
+      </c>
+      <c r="C58" s="11" t="s">
+        <v>398</v>
+      </c>
+      <c r="D58" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="E58" s="12">
+        <v>231</v>
+      </c>
+      <c r="F58" s="11" t="s">
+        <v>432</v>
+      </c>
+      <c r="G58" s="11" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A59" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="C59" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="D59" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E59" s="12">
+        <v>231</v>
+      </c>
+      <c r="F59" s="11" t="s">
+        <v>434</v>
+      </c>
+      <c r="G59" s="11" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A60" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B60" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="C60" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="D60" s="11" t="s">
+        <v>354</v>
+      </c>
+      <c r="E60" s="12">
+        <v>308</v>
+      </c>
+      <c r="F60" s="11" t="s">
+        <v>222</v>
+      </c>
+      <c r="G60" s="11" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A61" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B61" s="11" t="s">
+        <v>436</v>
+      </c>
+      <c r="C61" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="D61" s="11" t="s">
         <v>41</v>
       </c>
-      <c r="D6" s="12">
+      <c r="E61" s="12">
         <v>308</v>
       </c>
-      <c r="E6" s="9" t="s">
-[...16 lines deleted...]
-      <c r="D7" s="10">
+      <c r="F61" s="11" t="s">
+        <v>437</v>
+      </c>
+      <c r="G61" s="11" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A62" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B62" s="11" t="s">
+        <v>439</v>
+      </c>
+      <c r="C62" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="D62" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="E62" s="12">
+        <v>231</v>
+      </c>
+      <c r="F62" s="11" t="s">
+        <v>440</v>
+      </c>
+      <c r="G62" s="11" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A63" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B63" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C63" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="D63" s="11" t="s">
+        <v>136</v>
+      </c>
+      <c r="E63" s="12">
+        <v>231</v>
+      </c>
+      <c r="F63" s="11" t="s">
+        <v>442</v>
+      </c>
+      <c r="G63" s="11" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A64" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B64" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C64" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D64" s="11" t="s">
+        <v>444</v>
+      </c>
+      <c r="E64" s="12">
+        <v>308</v>
+      </c>
+      <c r="F64" s="11" t="s">
+        <v>445</v>
+      </c>
+      <c r="G64" s="11" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A65" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B65" s="17" t="s">
+        <v>55</v>
+      </c>
+      <c r="C65" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="D65" s="17" t="s">
+        <v>29</v>
+      </c>
+      <c r="E65" s="12">
+        <v>231</v>
+      </c>
+      <c r="F65" s="17" t="s">
+        <v>447</v>
+      </c>
+      <c r="G65" s="17" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A66" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B66" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="C66" s="11" t="s">
+        <v>274</v>
+      </c>
+      <c r="D66" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E66" s="12">
+        <v>308</v>
+      </c>
+      <c r="F66" s="11" t="s">
+        <v>449</v>
+      </c>
+      <c r="G66" s="11" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A67" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B67" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C67" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D67" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E67" s="12">
+        <v>308</v>
+      </c>
+      <c r="F67" s="11" t="s">
+        <v>449</v>
+      </c>
+      <c r="G67" s="11" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A68" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B68" s="11" t="s">
+        <v>410</v>
+      </c>
+      <c r="C68" s="11" t="s">
+        <v>218</v>
+      </c>
+      <c r="D68" s="11" t="s">
+        <v>270</v>
+      </c>
+      <c r="E68" s="12">
         <v>0</v>
       </c>
-      <c r="E7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="F7" s="4" t="s">
+      <c r="F68" s="11" t="s">
+        <v>99</v>
+      </c>
+      <c r="G68" s="11" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A69" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B69" s="11" t="s">
+        <v>147</v>
+      </c>
+      <c r="C69" s="11" t="s">
+        <v>148</v>
+      </c>
+      <c r="D69" s="11" t="s">
+        <v>91</v>
+      </c>
+      <c r="E69" s="12">
+        <v>231</v>
+      </c>
+      <c r="F69" s="11" t="s">
+        <v>451</v>
+      </c>
+      <c r="G69" s="11" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A70" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B70" s="11" t="s">
+        <v>453</v>
+      </c>
+      <c r="C70" s="11" t="s">
+        <v>454</v>
+      </c>
+      <c r="D70" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E70" s="12">
+        <v>308</v>
+      </c>
+      <c r="F70" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="G70" s="11" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A71" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B71" s="11" t="s">
+        <v>206</v>
+      </c>
+      <c r="C71" s="11" t="s">
+        <v>207</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E71" s="12">
+        <v>77</v>
+      </c>
+      <c r="F71" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="G71" s="11" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A72" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B72" s="11" t="s">
+        <v>457</v>
+      </c>
+      <c r="C72" s="11" t="s">
+        <v>458</v>
+      </c>
+      <c r="D72" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E72" s="12">
+        <v>308</v>
+      </c>
+      <c r="F72" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="G72" s="11" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A73" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B73" s="11" t="s">
+        <v>430</v>
+      </c>
+      <c r="C73" s="11" t="s">
+        <v>431</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>65</v>
+      </c>
+      <c r="E73" s="12">
+        <v>77</v>
+      </c>
+      <c r="F73" s="11" t="s">
+        <v>455</v>
+      </c>
+      <c r="G73" s="11" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B74" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="C74" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="D74" s="11" t="s">
+        <v>52</v>
+      </c>
+      <c r="E74" s="12">
+        <v>231</v>
+      </c>
+      <c r="F74" s="11" t="s">
+        <v>459</v>
+      </c>
+      <c r="G74" s="11" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A75" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B75" s="11" t="s">
+        <v>13</v>
+      </c>
+      <c r="C75" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="D75" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="E75" s="12">
+        <v>308</v>
+      </c>
+      <c r="F75" s="11" t="s">
+        <v>461</v>
+      </c>
+      <c r="G75" s="11" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A76" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B76" s="11" t="s">
+        <v>462</v>
+      </c>
+      <c r="C76" s="11" t="s">
+        <v>463</v>
+      </c>
+      <c r="D76" s="11" t="s">
+        <v>305</v>
+      </c>
+      <c r="E76" s="12">
+        <v>231</v>
+      </c>
+      <c r="F76" s="11" t="s">
+        <v>464</v>
+      </c>
+      <c r="G76" s="11" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A77" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B77" s="17" t="s">
+        <v>18</v>
+      </c>
+      <c r="C77" s="17" t="s">
+        <v>19</v>
+      </c>
+      <c r="D77" s="17" t="s">
+        <v>465</v>
+      </c>
+      <c r="E77" s="12">
+        <v>231</v>
+      </c>
+      <c r="F77" s="18" t="s">
+        <v>306</v>
+      </c>
+      <c r="G77" s="17" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" s="3" customFormat="1" x14ac:dyDescent="0.35">
+      <c r="A78" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B78" s="17" t="s">
+        <v>308</v>
+      </c>
+      <c r="C78" s="11" t="s">
+        <v>309</v>
+      </c>
+      <c r="D78" s="17" t="s">
+        <v>465</v>
+      </c>
+      <c r="E78" s="12">
+        <v>77</v>
+      </c>
+      <c r="F78" s="18" t="s">
+        <v>306</v>
+      </c>
+      <c r="G78" s="17" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A79" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B79" s="11" t="s">
+        <v>273</v>
+      </c>
+      <c r="C79" s="11" t="s">
         <v>274</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D8" s="10">
+      <c r="D79" s="11" t="s">
+        <v>46</v>
+      </c>
+      <c r="E79" s="12">
         <v>308</v>
       </c>
-      <c r="E8" s="4" t="s">
-[...16 lines deleted...]
-      <c r="D9" s="10">
+      <c r="F79" s="11" t="s">
+        <v>466</v>
+      </c>
+      <c r="G79" s="11" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A80" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B80" s="11" t="s">
+        <v>439</v>
+      </c>
+      <c r="C80" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="D80" s="11" t="s">
+        <v>257</v>
+      </c>
+      <c r="E80" s="12">
+        <v>231</v>
+      </c>
+      <c r="F80" s="11" t="s">
+        <v>440</v>
+      </c>
+      <c r="G80" s="11" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A81" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B81" s="11" t="s">
+        <v>365</v>
+      </c>
+      <c r="C81" s="11" t="s">
+        <v>366</v>
+      </c>
+      <c r="D81" s="11" t="s">
+        <v>469</v>
+      </c>
+      <c r="E81" s="12">
         <v>308</v>
       </c>
-      <c r="E9" s="4" t="s">
-[...16 lines deleted...]
-      <c r="D10" s="10">
+      <c r="F81" s="11" t="s">
+        <v>470</v>
+      </c>
+      <c r="G81" s="11" t="s">
+        <v>471</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A82" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>165</v>
+      </c>
+      <c r="C82" s="11" t="s">
+        <v>472</v>
+      </c>
+      <c r="D82" s="11" t="s">
+        <v>473</v>
+      </c>
+      <c r="E82" s="12">
+        <v>0</v>
+      </c>
+      <c r="F82" s="11" t="s">
+        <v>474</v>
+      </c>
+      <c r="G82" s="11" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A83" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>337</v>
+      </c>
+      <c r="C83" s="11" t="s">
+        <v>338</v>
+      </c>
+      <c r="D83" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="E83" s="12">
+        <v>231</v>
+      </c>
+      <c r="F83" s="11" t="s">
+        <v>476</v>
+      </c>
+      <c r="G83" s="11" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A84" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B84" s="11" t="s">
+        <v>439</v>
+      </c>
+      <c r="C84" s="11" t="s">
+        <v>468</v>
+      </c>
+      <c r="D84" s="11" t="s">
+        <v>345</v>
+      </c>
+      <c r="E84" s="12">
+        <v>231</v>
+      </c>
+      <c r="F84" s="11" t="s">
+        <v>476</v>
+      </c>
+      <c r="G84" s="11" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A85" s="11" t="s">
+        <v>336</v>
+      </c>
+      <c r="B85" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="C85" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D85" s="11" t="s">
+        <v>75</v>
+      </c>
+      <c r="E85" s="12">
         <v>308</v>
       </c>
-      <c r="E10" s="4" t="s">
-[...322 lines deleted...]
-      <c r="F26" s="4" t="s">
+      <c r="F85" s="11" t="s">
         <v>115</v>
       </c>
-    </row>
-[...807 lines deleted...]
-      <c r="C67" s="4" t="s">
+      <c r="G85" s="11" t="s">
         <v>92</v>
       </c>
-      <c r="D67" s="10">
-[...147 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:F74">
-[...2 lines deleted...]
-  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Course Requests</vt:lpstr>
+      <vt:lpstr>Fall 2026</vt:lpstr>
       <vt:lpstr>Yearlong</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Cummings, Leslie</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>